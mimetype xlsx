--- v1 (2026-02-15)
+++ v2 (2026-04-13)
@@ -77,1264 +77,3270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987067829507</t>
+          <t>4987176301680</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　ぬくぬく日和　貼らないミニ</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4973307452482</t>
+          <t>4543268108614</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　小学生用　マイメロディ　ハピネスガール</t>
+          <t>ＬＵＬＵＭＩＮＡ夜おやすみシートマスク</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4987067843305</t>
+          <t>4516825005534</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ用</t>
+          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4973307452451</t>
+          <t>4582559941332</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　小学生用　ハローキティ　ハピネスガール</t>
+          <t>ゆうゆうグローブＰＥブルーＭ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4901525694018</t>
+          <t>4903301364719</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>牛乳ブランドシェービングクリーム</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4902111725291</t>
+          <t>4901080723314</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　ヘアマスク</t>
+          <t>ポリデントＮＥＯ　入れ歯洗浄剤</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4987176292698</t>
+          <t>4902011834178</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　本体</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4936613072096</t>
+          <t>4956810236688</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>国産良品毎日あんしん綿棒１００本袋（１本包装）</t>
+          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4902407014320</t>
+          <t>4971710523690</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ノンスメル清水香　ラベンダーの香り　本体</t>
+          <t>ウルミナプラス　生つや肌　おしろい乳液</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4547638001567</t>
+          <t>4971710558784</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ネックウォーマーリブ裏ボア</t>
+          <t>ウルミナプラス　生つや肌　おしろい乳液　イルミネイト</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4903301283591</t>
+          <t>0000049795301</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>サニテートＡハンドミスト　ミッフィー</t>
+          <t>ライオンこどもハミガキ　いちご（アンパンマン）</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4903652003800</t>
+          <t>4901080093417</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ＥＦＰ紙製卓上ゴミ袋１２枚アクアリウム柄</t>
+          <t>マモルーム　ゴキブリ用　取替え　２ヵ月用</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4957589000616</t>
+          <t>4902011102871</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>発熱スマホ対応スベリ止めホカロン</t>
+          <t>グ～ンプラス　敏感肌にやわらかタッチ　ＢＩＧ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4957589000722</t>
+          <t>4902011115512</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>リブ発熱裏起毛ホカロン</t>
+          <t>グーンプラス敏感肌にやわらかタッチＬサイズ</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4957589036554</t>
+          <t>4902011723830</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>紳士ジャージスベリ止め</t>
+          <t>エリエール消臭プラスコンパクトダブル</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4957589408894</t>
+          <t>4902011832914</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>吸湿発熱ボリュームニット帽子グレー</t>
+          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4957589883714</t>
+          <t>4902011842630</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>やわらかニット手袋ボーダーグレー</t>
+          <t>グ～ンプラス　敏感肌設計　Ｓサイズ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4547638001550</t>
+          <t>4902011842722</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>リブニット指出し裏起毛手袋</t>
+          <t>グ～ンプラス　肌快適設計　Ｍサイズ</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4901525010276</t>
+          <t>4903301242260</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>スキンライフ　薬用化粧水</t>
+          <t>ふんわりソフラン　詰め替え</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4973307436055</t>
+          <t>4903301252900</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>救急ばんそうこう　Ｍサイズ　トミカ</t>
+          <t>ソフトインワン　コンディショナーｉｎシャンプー　サラサラ　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4956810805044</t>
+          <t>4903301252917</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＴＴＩＮＧ　まな板シート</t>
+          <t>ソフトインワン　薬用コンディショナーｉｎシャンプー　スッキリデオドラント　つめかえ用　特大</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4901616214842</t>
+          <t>4903301363538</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ＤＯクリアこどもハブラシ仕上げ磨き用</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4987067828104</t>
+          <t>4903301363545</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　靴下用</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4902011834185</t>
+          <t>4903301363613</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4549395964437</t>
+          <t>4901730181150</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>スコッチブライト　キッチン用汚れ落としクリ－ナ－</t>
+          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4967576617154</t>
+          <t>4901417722645</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>ナノエアーマスク　立体　ふつうサイズ　５枚　アッシュグレー　ＲＫ－Ｎ５ＭＡＧ</t>
+          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902011842715</t>
+          <t>4902144213734</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>ちいかわプリントロール１２ロールダブル</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4964596700163</t>
+          <t>4902144283690</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０１</t>
+          <t>やわらかサークル　１２ロールシングル</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4987176336293</t>
+          <t>4902144613695</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　本体</t>
+          <t>やわらかサークル トイレットペーパー 12ロール ダブル</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4902806123388</t>
+          <t>4902144213727</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ　詰替え</t>
+          <t>ひつじのショーン　１２Ｒダブル</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4972525020800</t>
+          <t>4902144152217</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>匠の技グルーミングキットＬＡ</t>
+          <t>兵庫の紙ワンタッチコアレス１ロールシングル</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4956497008707</t>
+          <t>4902144170686</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ＴＫ－ＳＦ３　線香一発着火バーナー</t>
+          <t>Ｑコアレス１３０Ｍ６ロールシングル</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4957589065608</t>
+          <t>4902144180685</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ニット手袋五指雪柄</t>
+          <t>Ｑコアレス　６５Ｍ　６ＲＷ</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4957589081271</t>
+          <t>4902144193012</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>婦人ストレッチボアタッチグローブ</t>
+          <t>ワンタッチコアレス　１ロール　１３０ｍシングル</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4987176203168</t>
+          <t>4902144491347</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>パンパース　肌へのいちばん　たっちパンツ　スーパージャンボ　Ｍ</t>
+          <t>Ｑロマンスタッチ　２７．５Ｍ　１２Ｒダブル</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4903301353317</t>
+          <t>4945613113067</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　アロマリッチ　ジュリエット　つめかえ用ウルトラジャンボ　１５２０ｍｌ</t>
+          <t>ワンタッチコアレス トイレットペーパー 130m 6ロール シングル</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4987176292858</t>
+          <t>4902144411222</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ボールドジェルボール４Ｄ心弾けるシトラス＆ヴァーベナの香り本体</t>
+          <t>hanauta はなうた プリント トイレットペーパー 18ロール ダブル</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4987176312273</t>
+          <t>4902144471226</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>レノア超消臭１ｗｅｅｋ夜干し用アクアナイトシャボンの香りつめかえ用特大サイズ</t>
+          <t>ハナウタ　プリント　１２ロール　ダブル</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4902135411347</t>
+          <t>4902144481225</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　ファブリックミスト　オム３００Ｍ本体</t>
+          <t>Ｑさくらハナウタ　プリント２５Ｍ×１２ＲＷ</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4902135328737</t>
+          <t>4902144481232</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　シエル　詰替　５００ＭＬ</t>
+          <t>つぼみｈａｎａｕｔａプリント　１２Ｒダブル</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4902135328751</t>
+          <t>4902144811299</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　シエル６００Ｍ本体</t>
+          <t>抗菌タオルペーパー ソフトなぎ 200枚</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4902135411361</t>
+          <t>4901422351199</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ファーファ　ファインフレグランス　ファブリックミスト　ボーテ３００ｍｌ本体</t>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4902135670133</t>
+          <t>4901616010765</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　オム８４０Ｍ替</t>
+          <t>ガム歯周プロケアペーストうるおいタイプ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902135113531</t>
+          <t>4902144131182</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　オム本体</t>
+          <t>都市の森　５０ＭＳ</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4973512258367</t>
+          <t>4902144203742</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>アラウ　泡ボディソープ　詰替　４５０ＭＬ</t>
+          <t>ＭＴプリント　ダブル</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4901525006644</t>
+          <t>4902144233725</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>お湯物語　贅沢泡とろ　入浴料　ジュエリーローズの香り</t>
+          <t>ひつじのショーン　１２Ｒダブル</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4901525005203</t>
+          <t>4902144243731</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>お湯物語　贅沢泡とろ　入浴料　スリーピングアロマの香り</t>
+          <t>ちいかわ　プリントロール　ダブル</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4987176228789</t>
+          <t>4902144331346</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用</t>
+          <t>ロマンスタッチ　ダブル</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4987176228659</t>
+          <t>4902144340683</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　シトラス＆ヴァーベナの香りつめかえ用超特大サイズ</t>
+          <t>コアレス１３０Ｍ　シングル</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4902135122908</t>
+          <t>4902144372172</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>メイク　ア　ニューハビット　ブラックミント薬用</t>
+          <t>ワンタッチコアレス２００Ｍシングル</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4902899455120</t>
+          <t>4902144381402</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>オンパックス　スリッパつま先用５Ｐ</t>
+          <t>グリーンハナウタ　シングル</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4987176238894</t>
+          <t>4902144411413</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>パンパース　通気性プラス　パンツ　ビッグサイズ</t>
+          <t>ピンクハナウタ　ダブル</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4987176139412</t>
+          <t>4902144481188</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　マカロンヘアマスク　色つやリッチ</t>
+          <t>都市の森　２５ＭＷ</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4973307559556</t>
+          <t>4902144583011</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　アイムドラえもん　宇宙さんぽ</t>
+          <t>業務用ワンタッチコアレス１７０　シングル</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4972453415662</t>
+          <t>4902144601227</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>デオウエットヘッドケアシート</t>
+          <t>ＨＡＮＡＵＴＡプリントダブル</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4987067466603</t>
+          <t>4902144661290</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るレギュラー</t>
+          <t>ソフトなぎ　１００Ｍ　１０７ｍｍ　シングル　１ロール</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4987067843602</t>
+          <t>4902144662228</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ下用</t>
+          <t>ロングロール　ロングライフダブル</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4987176278128</t>
+          <t>4902144663645</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　本体</t>
+          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊５５Ｍ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4901559215555</t>
+          <t>4902144673644</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>いい湯旅立ち　納涼にごり湯夏祭り</t>
+          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊２７．５</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4902407124357</t>
+          <t>4902144682226</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>スタイルメイト　布製品の消臭・ダニよけミスト　つめかえパウチ３００ｍＬ</t>
+          <t>ロングロール　ロングライフシングル</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4901559224625</t>
+          <t>4902144683636</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳバスラボボトル　濃厚マスカットの香り６００ｇ</t>
+          <t>ハッピィファミリー　レギュラー　シングル</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4944109316371</t>
+          <t>4902144693635</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>お掃除スリッパカバー５足組（１０枚入）</t>
+          <t>ハッピィファミリー　レギュラー　ダブル</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4987046870155</t>
+          <t>4902144713012</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>レディース加美乃素トリートメント</t>
+          <t>ワンタッチコアレス１３０М　４８ロール入</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4901070760978</t>
+          <t>4902144791225</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　プレミアムプロテクト　ビニール中厚手　Ｌ　ブラックシフォンピンク</t>
+          <t>２倍巻ハナウタプリント　ダブル</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4904585042102</t>
+          <t>4902144801221</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>リフレ　はくパンツＢＩＧ　４Ｌサイズ</t>
+          <t>ハナウタプリント　Ｗ</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4906156800579</t>
+          <t>4902144811220</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>泡ミューズ　オリジナル　大型　詰替</t>
+          <t>さくらハナウタプリント　Ｗ</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4995860518016</t>
+          <t>4902144822233</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>虫よけビーズ２　１８０日用ハッカの香り</t>
+          <t>つぼみハナウタプリント　Ｗ</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4964596701412</t>
+          <t>4902144831228</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>サナ　ピュアテクトＡＣ　薬用プロテクトクリーム</t>
+          <t>ハナウタプリント　Ｗ</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4902806125825</t>
+          <t>4902144853015</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ルシードエル　＃質感再整トリートメント　つめかえ用</t>
+          <t>ワンタッチコアレス１３０Ｍ　シングル</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4902135670218</t>
+          <t>4902144871187</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　ボーテ８４０Ｍ替</t>
+          <t>都市の森シングル</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4957589083237</t>
+          <t>4902144881186</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>オールウェルシツナイネコフィッシュパウダー１．６ｋｇ</t>
+          <t>都市の森　ダブル</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4995860518030</t>
+          <t>4902144882213</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>虫よけビーズ２つめかえ用ハッカの香り</t>
+          <t>兵庫の紙ワンタッチコアレス　シングル</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="0" t="inlineStr">
+        <is>
+          <t>4902144883012</t>
+        </is>
+      </c>
+      <c r="B74" s="0" t="inlineStr">
+        <is>
+          <t>ワンタッチコアレス　１３０Ｍ　シングル</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="0" t="inlineStr">
+        <is>
+          <t>4902144914105</t>
+        </is>
+      </c>
+      <c r="B75" s="0" t="inlineStr">
+        <is>
+          <t>ＭＥＧＡＰＡＣＫ１００ｍ</t>
+        </is>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="0" t="inlineStr">
+        <is>
+          <t>4902144924104</t>
+        </is>
+      </c>
+      <c r="B76" s="0" t="inlineStr">
+        <is>
+          <t>ＭＥＧＡＰＡＣＫ１００ｍ１８Ｗ</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="0" t="inlineStr">
+        <is>
+          <t>4904601980654</t>
+        </is>
+      </c>
+      <c r="B77" s="0" t="inlineStr">
+        <is>
+          <t>カジピタ炭ｄｅととのう冷蔵庫マット　ドアポケット用</t>
+        </is>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>4904601980661</t>
+        </is>
+      </c>
+      <c r="B78" s="0" t="inlineStr">
+        <is>
+          <t>カジピタ炭ｄｅととのう冷蔵庫マット　棚／野菜室用</t>
+        </is>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>4904601999571</t>
+        </is>
+      </c>
+      <c r="B79" s="0" t="inlineStr">
+        <is>
+          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル本体</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="0" t="inlineStr">
+        <is>
+          <t>4904601999588</t>
+        </is>
+      </c>
+      <c r="B80" s="0" t="inlineStr">
+        <is>
+          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル詰め替え用</t>
+        </is>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="0" t="inlineStr">
+        <is>
+          <t>4987176100900</t>
+        </is>
+      </c>
+      <c r="B81" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+        </is>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="0" t="inlineStr">
+        <is>
+          <t>4987176237590</t>
+        </is>
+      </c>
+      <c r="B82" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　美容液ヘアミルク</t>
+        </is>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="0" t="inlineStr">
+        <is>
+          <t>4549660704409</t>
+        </is>
+      </c>
+      <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>Ｃｌｅａｒ　Ｂｒｕｓｈ　鬼滅の刃</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>4570118048554</t>
+        </is>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
+        <is>
+          <t>びっくらたまご　キミとアイドルプリキュア♪　プリキュアプリティマスコット</t>
+        </is>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>4902050073071</t>
+        </is>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>ノバージュ超濃縮衣料用液体洗剤プッツシュ式詰替</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>4582400833762</t>
+        </is>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>Ｐ’ｓフローズンスプレー</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="0" t="inlineStr">
+        <is>
+          <t>4901548600201</t>
+        </is>
+      </c>
+      <c r="B87" s="0" t="inlineStr">
+        <is>
+          <t>熱中対策　首もと氷ベルト　強冷却タイプ　子供・大人兼用</t>
+        </is>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>4516825006203</t>
+        </is>
+      </c>
+      <c r="B88" s="0" t="inlineStr">
+        <is>
+          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+        </is>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>4902011861433</t>
+        </is>
+      </c>
+      <c r="B89" s="0" t="inlineStr">
+        <is>
+          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+        </is>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>4987234390540</t>
+        </is>
+      </c>
+      <c r="B90" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　トパーズモカ</t>
+        </is>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>4901750251178</t>
+        </is>
+      </c>
+      <c r="B91" s="0" t="inlineStr">
+        <is>
+          <t>クリネックスシスティピンク</t>
+        </is>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>4973307565977</t>
+        </is>
+      </c>
+      <c r="B92" s="0" t="inlineStr">
+        <is>
+          <t>不織布マスク　シナモロール</t>
+        </is>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>4973307674662</t>
+        </is>
+      </c>
+      <c r="B93" s="0" t="inlineStr">
+        <is>
+          <t>マスコット　リップクリーム　クロミ</t>
+        </is>
+      </c>
+      <c r="C93" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>4987234390496</t>
+        </is>
+      </c>
+      <c r="B94" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　グラビティブルー</t>
+        </is>
+      </c>
+      <c r="C94" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <t>4987234390502</t>
+        </is>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　アンリミテッドイエロー</t>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>4903111526727</t>
+        </is>
+      </c>
+      <c r="B96" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーすっきりスタイルパンツピンクＬ</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="0" t="inlineStr">
+        <is>
+          <t>4903111527625</t>
+        </is>
+      </c>
+      <c r="B97" s="0" t="inlineStr">
+        <is>
+          <t>ライフリーすっきりスタイルパンツブルーＬ</t>
+        </is>
+      </c>
+      <c r="C97" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>4901609015388</t>
+        </is>
+      </c>
+      <c r="B98" s="0" t="inlineStr">
+        <is>
+          <t>グレード　消臭センサー＆スプレー　フレッシュフローラル　つけかえ用２個パック</t>
+        </is>
+      </c>
+      <c r="C98" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>4570118118844</t>
+        </is>
+      </c>
+      <c r="B99" s="0" t="inlineStr">
+        <is>
+          <t>びっくらたまご　お風呂でポケモンつり　～つりあげろ！水辺のポケモン！～</t>
+        </is>
+      </c>
+      <c r="C99" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="0" t="inlineStr">
+        <is>
+          <t>4891228312190</t>
+        </is>
+      </c>
+      <c r="B100" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　ホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C100" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="0" t="inlineStr">
+        <is>
+          <t>4891228312213</t>
+        </is>
+      </c>
+      <c r="B101" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　しっとり肌　ホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C101" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>4891228312244</t>
+        </is>
+      </c>
+      <c r="B102" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　替刃</t>
+        </is>
+      </c>
+      <c r="C102" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <t>4891228312251</t>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　しっとり肌　替刃</t>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>4891228312268</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　もっちり肌　替刃</t>
+        </is>
+      </c>
+      <c r="C104" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>4891228312282</t>
+        </is>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　バラエティパック　替刃</t>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <t>4891228312305</t>
+        </is>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　もっちり肌　スリムホルダー（刃付き＋替刃１コ）</t>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <t>4891228320423</t>
+        </is>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>4891228320430</t>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <t>4891228320447</t>
+        </is>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>4891228320454</t>
+        </is>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <t>4891228320461</t>
+        </is>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>4891228320478</t>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <t>4891228320485</t>
+        </is>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <t>4891228320492</t>
+        </is>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>4891228320508</t>
+        </is>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>4891228320515</t>
+        </is>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <t>4891228320522</t>
+        </is>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>4891228320539</t>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>4891228320546</t>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <t>4891228320553</t>
+        </is>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <t>4891228320560</t>
+        </is>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <t>4891228320577</t>
+        </is>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <t>4891228320584</t>
+        </is>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　コンボパック（本体＋刃５コ）</t>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <t>4891228320591</t>
+        </is>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <t>4891228320607</t>
+        </is>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>4891228320614</t>
+        </is>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <t>4891228320621</t>
+        </is>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>4891228320638</t>
+        </is>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <t>4891228320645</t>
+        </is>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <t>4891228320652</t>
+        </is>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <t>4891228320966</t>
+        </is>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <t>シック　イントゥイション　つや肌　ホルダー（本体＋刃２コ）</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <t>4891228320973</t>
+        </is>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <t>シック　イントゥイション　つや肌　替刃</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <t>4891228321345</t>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <t>4891228321352</t>
+        </is>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <t>4903301364429</t>
+        </is>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <t>4903301364733</t>
+        </is>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <t>4903301364870</t>
+        </is>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <t>4987176312396</t>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <t>4903111352500</t>
+        </is>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <t>ソフィふわごこち快適ロング</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <t>4901525010924</t>
+        </is>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱</t>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <t>4547638007675</t>
+        </is>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <t>ネックウォーマーソフトボアリバーシブル</t>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="0" t="inlineStr">
+        <is>
+          <t>4957589000715</t>
+        </is>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <t>発熱スマホ対応スベリ止め指先ホカロン</t>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <t>4957589000845</t>
+        </is>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <t>ホカロンのびのび発熱</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <t>4957589102877</t>
+        </is>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <t>ホカロン２ＷＡＹネック＆ボディウォーマー黒</t>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <t>4957589135929</t>
+        </is>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <t>ホカロン吸湿発熱裏起毛スベリ止め大ロゴ</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <t>4987072029619</t>
+        </is>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <t>4987072056981</t>
+        </is>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>4901872469178</t>
+        </is>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <t>エージーデオ２４メン　メンズデオドラントスプレーＮ（無香性）</t>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>4902424447736</t>
+        </is>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="0" t="inlineStr">
+        <is>
+          <t>4902424447743</t>
+        </is>
+      </c>
+      <c r="B150" s="0" t="inlineStr">
+        <is>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>4901080508713</t>
+        </is>
+      </c>
+      <c r="B151" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C151" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="0" t="inlineStr">
+        <is>
+          <t>4902135113531</t>
+        </is>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>ファーファファインフレグランス　オム本体</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>4902135670195</t>
+        </is>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
+        </is>
+      </c>
+      <c r="C153" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
+          <t>4902895043147</t>
+        </is>
+      </c>
+      <c r="B154" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラルオフ　洗浄成分ゼロ洗顔ジェル</t>
+        </is>
+      </c>
+      <c r="C154" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="0" t="inlineStr">
+        <is>
+          <t>4936201103560</t>
+        </is>
+      </c>
+      <c r="B155" s="0" t="inlineStr">
+        <is>
+          <t>ロッシベビー　ワセリンピュアＮ</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="0" t="inlineStr">
+        <is>
+          <t>4902135146614</t>
+        </is>
+      </c>
+      <c r="B156" s="0" t="inlineStr">
+        <is>
+          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="0" t="inlineStr">
+        <is>
+          <t>4891228312206</t>
+        </is>
+      </c>
+      <c r="B157" s="0" t="inlineStr">
+        <is>
+          <t>イントゥイション　敏感肌用　ホルダー（刃付き）お試し用</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="0" t="inlineStr">
+        <is>
+          <t>4547691788542</t>
+        </is>
+      </c>
+      <c r="B158" s="0" t="inlineStr">
+        <is>
+          <t>貼らないカイロ　鬼熱レギュラー</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="0" t="inlineStr">
+        <is>
+          <t>4547691795465</t>
+        </is>
+      </c>
+      <c r="B159" s="0" t="inlineStr">
+        <is>
+          <t>貼らないカイロ　鬼熱レギュラー</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="0" t="inlineStr">
+        <is>
+          <t>4571621442716</t>
+        </is>
+      </c>
+      <c r="B160" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="0" t="inlineStr">
+        <is>
+          <t>4571621446110</t>
+        </is>
+      </c>
+      <c r="B161" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="0" t="inlineStr">
+        <is>
+          <t>4901548252066</t>
+        </is>
+      </c>
+      <c r="B162" s="0" t="inlineStr">
+        <is>
+          <t>巻きポカ　足首用　本体</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="0" t="inlineStr">
+        <is>
+          <t>4901548600621</t>
+        </is>
+      </c>
+      <c r="B163" s="0" t="inlineStr">
+        <is>
+          <t>足の冷えない不思議な靴下　レギュラーソックス　厚手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="0" t="inlineStr">
+        <is>
+          <t>4901548603714</t>
+        </is>
+      </c>
+      <c r="B164" s="0" t="inlineStr">
+        <is>
+          <t>血流改善　腰ホットン</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="0" t="inlineStr">
+        <is>
+          <t>4901548603813</t>
+        </is>
+      </c>
+      <c r="B165" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ</t>
+        </is>
+      </c>
+      <c r="C165" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="0" t="inlineStr">
+        <is>
+          <t>4901548603820</t>
+        </is>
+      </c>
+      <c r="B166" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="0" t="inlineStr">
+        <is>
+          <t>4901548603837</t>
+        </is>
+      </c>
+      <c r="B167" s="0" t="inlineStr">
+        <is>
+          <t>マグマ　貼らないカイロ　ミニ</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="0" t="inlineStr">
+        <is>
+          <t>4901548603950</t>
+        </is>
+      </c>
+      <c r="B168" s="0" t="inlineStr">
+        <is>
+          <t>桐灰カイロ　くつ下用　貼る　ロング　黒</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="0" t="inlineStr">
+        <is>
+          <t>4901548604018</t>
+        </is>
+      </c>
+      <c r="B169" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　どこでもベルト</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="0" t="inlineStr">
+        <is>
+          <t>4901548604025</t>
+        </is>
+      </c>
+      <c r="B170" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　フェイス蒸し</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="0" t="inlineStr">
+        <is>
+          <t>4901548604032</t>
+        </is>
+      </c>
+      <c r="B171" s="0" t="inlineStr">
+        <is>
+          <t>あずきのチカラ　おなか用</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="0" t="inlineStr">
+        <is>
+          <t>4901548604063</t>
+        </is>
+      </c>
+      <c r="B172" s="0" t="inlineStr">
+        <is>
+          <t>足の冷えない不思議な靴下　つま先インナーソックス　薄手　フリーサイズ　２３－２７ｃｍ　ブラック</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="0" t="inlineStr">
+        <is>
+          <t>4901548604445</t>
+        </is>
+      </c>
+      <c r="B173" s="0" t="inlineStr">
+        <is>
+          <t>血流改善　就寝ホットン</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="0" t="inlineStr">
+        <is>
+          <t>4901548604469</t>
+        </is>
+      </c>
+      <c r="B174" s="0" t="inlineStr">
+        <is>
+          <t>桐灰　首ラクホットン</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="0" t="inlineStr">
+        <is>
+          <t>4902407330468</t>
+        </is>
+      </c>
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <t>レンジでゆたぽん　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="0" t="inlineStr">
+        <is>
+          <t>4902899450040</t>
+        </is>
+      </c>
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス１０Ｐ</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="0" t="inlineStr">
+        <is>
+          <t>4902899450057</t>
+        </is>
+      </c>
+      <c r="B177" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="0" t="inlineStr">
+        <is>
+          <t>4902899450064</t>
+        </is>
+      </c>
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックス６０Ｐ</t>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="0" t="inlineStr">
+        <is>
+          <t>4902899451054</t>
+        </is>
+      </c>
+      <c r="B179" s="0" t="inlineStr">
+        <is>
+          <t>はるオンパックスミニ３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="0" t="inlineStr">
+        <is>
+          <t>4902899453041</t>
+        </is>
+      </c>
+      <c r="B180" s="0" t="inlineStr">
+        <is>
+          <t>貼らないオンパックスミニ</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="0" t="inlineStr">
+        <is>
+          <t>4902899454123</t>
+        </is>
+      </c>
+      <c r="B181" s="0" t="inlineStr">
+        <is>
+          <t>貼るオンパックスくつ下用黒１５Ｐ</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="0" t="inlineStr">
+        <is>
+          <t>4902899455021</t>
+        </is>
+      </c>
+      <c r="B182" s="0" t="inlineStr">
+        <is>
+          <t>オンパックス中敷つま先靴用１５Ｐ</t>
+        </is>
+      </c>
+      <c r="C182" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="0" t="inlineStr">
+        <is>
+          <t>4902899456011</t>
+        </is>
+      </c>
+      <c r="B183" s="0" t="inlineStr">
+        <is>
+          <t>足ぽかシート８時間２２ｃｍ３Ｐ</t>
+        </is>
+      </c>
+      <c r="C183" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="0" t="inlineStr">
+        <is>
+          <t>4902899456028</t>
+        </is>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>足ぽかシート８時間２５ｃｍ３Ｐ</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月24日</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="0" t="inlineStr">
+        <is>
+          <t>4936201107759</t>
+        </is>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>ロッシモイストエイド　尿素スキンクリーム</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="0" t="inlineStr">
+        <is>
+          <t>4901080753212</t>
+        </is>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>アクアフレッシュクリアミント</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="0" t="inlineStr">
+        <is>
+          <t>4987241157600</t>
+        </is>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　美白　パーフェクトゲル</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="0" t="inlineStr">
+        <is>
+          <t>4902393750585</t>
+        </is>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>ＧＶＮ３１　西宮市その他プラ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="0" t="inlineStr">
+        <is>
+          <t>4902393750592</t>
+        </is>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>ＧＶＮ４３　西宮市その他プラ　４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="0" t="inlineStr">
+        <is>
+          <t>4901525010245</t>
+        </is>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>スキンライフ　薬用　洗顔フォーム</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="0" t="inlineStr">
+        <is>
+          <t>4902430777537</t>
+        </is>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>食洗機用ジョイ　除菌　詰替特大　９３０Ｇ</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>