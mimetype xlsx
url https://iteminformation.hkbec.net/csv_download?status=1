--- v2 (2026-04-13)
+++ v3 (2026-06-15)
@@ -77,3270 +77,2760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987176301680</t>
+          <t>4987176301574</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　詰替え　４回分</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4543268108614</t>
+          <t>4987176301642</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ＬＵＬＵＭＩＮＡ夜おやすみシートマスク</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　本体</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4516825005534</t>
+          <t>4987176301673</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ超発水剤　弾き！！</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　本体</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4582559941332</t>
+          <t>4549660871859</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブＰＥブルーＭ</t>
+          <t>びっくらたまご　サンリオキャラクターズ　はーとぎゅっ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4903301364719</t>
+          <t>4902111750118</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用</t>
+          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4901080723314</t>
+          <t>4549660861850</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ポリデントＮＥＯ　入れ歯洗浄剤</t>
+          <t>びっくらたまご　ポケットモンスター　イーブイフレンズ　フィギュアコレクション</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4902011834178</t>
+          <t>4549660871866</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ピンクベージュ</t>
+          <t>びっくらたまご　アンパンマン　おそらでおさんぽ編</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4956810236688</t>
+          <t>4570118005489</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ネットタイプ</t>
+          <t>救急ばんそうこう　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4971710523690</t>
+          <t>4571537796521</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　おしろい乳液</t>
+          <t>リーチ　ポップフロス　ペパーミント</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4971710558784</t>
+          <t>4580225440295</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ウルミナプラス　生つや肌　おしろい乳液　イルミネイト</t>
+          <t>プラセンタ＋馬油＆西洋サンザシ石鹸</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>0000049795301</t>
+          <t>4902111777269</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ライオンこどもハミガキ　いちご（アンパンマン）</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　ヘアマスク</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4901080093417</t>
+          <t>4987176301536</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　ゴキブリ用　取替え　２ヵ月用</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　本体</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4902011102871</t>
+          <t>4902407024831</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌にやわらかタッチ　ＢＩＧ</t>
+          <t>アイスノン　ふって極冷えスカーフ　ノルディックフラワー</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4902011115512</t>
+          <t>4903301282914</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＬサイズ</t>
+          <t>トップ　クリアリキッド　抗菌　本体</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4902011723830</t>
+          <t>4976797119606</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>エリエール消臭プラスコンパクトダブル</t>
+          <t>ゴミ袋　Ｓ－６０神戸市指定燃えるごみ１５Ｌ１０Ｐ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4902011832914</t>
+          <t>4987176318800</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>エリエール　Ｚｕｔｔｏ　エリカラ　ローズ　ふつう</t>
+          <t>アリエール　ミライ　超濃縮　本体</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4902011842630</t>
+          <t>4525636322785</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　敏感肌設計　Ｓサイズ</t>
+          <t>すみっコぐらし　ボディスポンジ３　とかげ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4902011842722</t>
+          <t>4901080016515</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　Ｍサイズ</t>
+          <t>アース　虫よけネットＥＸ　１６０日用</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4903301242260</t>
+          <t>4902806123289</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ふんわりソフラン　詰め替え</t>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4903301252900</t>
+          <t>4903301363606</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ソフトインワン　コンディショナーｉｎシャンプー　サラサラ　つめかえ用　特大</t>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4903301252917</t>
+          <t>4903301363651</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ソフトインワン　薬用コンディショナーｉｎシャンプー　スッキリデオドラント　つめかえ用　特大</t>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4903301363538</t>
+          <t>4902050620183</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
+          <t>はちみつボディソープオイルインタイプ本体</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4903301363545</t>
+          <t>4543268067768</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　つめかえ用</t>
+          <t>なた豆すっきり柿渋洗口液</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4903301363613</t>
+          <t>4571169388064</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　つめかえ用</t>
+          <t>ＡＵＲＯキッチンお掃除スプレー</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4901730181150</t>
+          <t>4930419482462</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンボディケア　プレミアムローション　シルキーベリー</t>
+          <t>まめいた　ボトルの中栓洗い</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4901417722645</t>
+          <t>4562384601885</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
+          <t>湿布貼り補助具　ビタット貼レルヤ　セパレート型【肩用・湿布１００枚分】</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902144213734</t>
+          <t>4987176312211</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>ちいかわプリントロール１２ロールダブル</t>
+          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　本体</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4902144283690</t>
+          <t>4516825006562</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>やわらかサークル　１２ロールシングル</t>
+          <t>超はっ水剤弾き　つめかえ用</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4902144613695</t>
+          <t>4985275797403</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>やわらかサークル トイレットペーパー 12ロール ダブル</t>
+          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4902144213727</t>
+          <t>4901525012423</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ひつじのショーン　１２Ｒダブル</t>
+          <t>カウブランド　赤箱</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4902144152217</t>
+          <t>4580287323130</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>兵庫の紙ワンタッチコアレス１ロールシングル</t>
+          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4902144170686</t>
+          <t>4580287323147</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Ｑコアレス１３０Ｍ６ロールシングル</t>
+          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4902144180685</t>
+          <t>4902424447736</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Ｑコアレス　６５Ｍ　６ＲＷ</t>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4902144193012</t>
+          <t>4902424447774</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス　１ロール　１３０ｍシングル</t>
+          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4902144491347</t>
+          <t>4582559944784</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Ｑロマンスタッチ　２７．５Ｍ　１２Ｒダブル</t>
+          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＭ１００枚</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4945613113067</t>
+          <t>4582559944791</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス トイレットペーパー 130m 6ロール シングル</t>
+          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＬ１００枚</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4902144411222</t>
+          <t>4891228313036</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>hanauta はなうた プリント トイレットペーパー 18ロール ダブル</t>
+          <t>ブルドッグ　オリジナル　替刃（４コ入）</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4902144471226</t>
+          <t>4891228320409</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ハナウタ　プリント　１２ロール　ダブル</t>
+          <t>シック　ハイドロ　敏感肌　シェービングジェル</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4902144481225</t>
+          <t>4891228320782</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Ｑさくらハナウタ　プリント２５Ｍ×１２ＲＷ</t>
+          <t>シック　ハイドロシルク　敏感肌用　ホルダーｍｉｎｉ（本体＋刃２コ）</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4902144481232</t>
+          <t>4903301300731</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>つぼみｈａｎａｕｔａプリント　１２Ｒダブル</t>
+          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4902144811299</t>
+          <t>4987176194398</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>抗菌タオルペーパー ソフトなぎ 200枚</t>
+          <t>アリエールジェルボール４Ｄ微香　つめかえメガジャンボサイズ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4901422351199</t>
+          <t>4987176284754</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4901616010765</t>
+          <t>4987176292438</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ガム歯周プロケアペーストうるおいタイプ</t>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902144131182</t>
+          <t>4987176292759</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>都市の森　５０ＭＳ</t>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902144203742</t>
+          <t>4987176335739</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>ＭＴプリント　ダブル</t>
+          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902144233725</t>
+          <t>4987176336323</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ひつじのショーン　１２Ｒダブル</t>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4902144243731</t>
+          <t>5060144645562</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ちいかわ　プリントロール　ダブル</t>
+          <t>ブルドッグオリジナルバンブーホルダー（替刃２コ付）</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4902144331346</t>
+          <t>4987072082997</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ロマンスタッチ　ダブル</t>
+          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4902144340683</t>
+          <t>4580287290623</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>コアレス１３０Ｍ　シングル</t>
+          <t>ＧＴ４２　ポリ袋４５Ｌ黒　０．０５</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4902144372172</t>
+          <t>4580287293136</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス２００Ｍシングル</t>
+          <t>バイオマス配合２５％レジ袋４０号白　ＴＵ４０</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4902144381402</t>
+          <t>4580287293150</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>グリーンハナウタ　シングル</t>
+          <t>バイオマス配合２５％レジ袋５０号白　ＴＵ５０</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4902144411413</t>
+          <t>4580287293778</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ピンクハナウタ　ダブル</t>
+          <t>再生原料エコマーク袋７０Ｌ透明　ＧＩ７３</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4902144481188</t>
+          <t>4580287293976</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>都市の森　２５ＭＷ</t>
+          <t>ＧＥ７３　再生エコマーク袋半透明　７０Ｌ　１０枚</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4902144583011</t>
+          <t>4580287313094</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>業務用ワンタッチコアレス１７０　シングル</t>
+          <t>ＫＪ１０　小型ポリ袋１０Ｌ　半透明　０．０１</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4902144601227</t>
+          <t>4580287322072</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>ＨＡＮＡＵＴＡプリントダブル</t>
+          <t>サニタリー袋ＢＯＸ黒　ＫＢ０６</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4902144661290</t>
+          <t>4582559940588</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>ソフトなぎ　１００Ｍ　１０７ｍｍ　シングル　１ロール</t>
+          <t>ゆうゆうグローブニトリルフィットグローブブルーＭ</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4902144662228</t>
+          <t>4582559940595</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ロングロール　ロングライフダブル</t>
+          <t>ゆうゆうグローブニトリルフィットグローブブルーＬ</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4902144663645</t>
+          <t>4582559941660</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊５５Ｍ</t>
+          <t>ゆうゆうグローブニトリルフィットグローブホワイトＳ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4902144673644</t>
+          <t>4582559941677</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ＴＯＷＡＮＯＷＡ　１０７ＭＭ＊２７．５</t>
+          <t>ゆうゆうグローブニトリルフィットグローブホワイトＭ</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4902144682226</t>
+          <t>4582559944760</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ロングロール　ロングライフシングル</t>
+          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＳ１００枚</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4902144683636</t>
+          <t>4894476024860</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ハッピィファミリー　レギュラー　シングル</t>
+          <t>アキュフィットブルーニトリルグローブエスサイズ</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4902144693635</t>
+          <t>4894476024877</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>ハッピィファミリー　レギュラー　ダブル</t>
+          <t>アキュフィットブルーニトリルグローブエムサイズ</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4902144713012</t>
+          <t>4894476024921</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス１３０М　４８ロール入</t>
+          <t>アキュフィットブルーニトリルグローブエルサイズ</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4902144791225</t>
+          <t>4894476024938</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>２倍巻ハナウタプリント　ダブル</t>
+          <t>アキュフィットブルーニトリルグローブＸＳ</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4902144801221</t>
+          <t>4894476027502</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>ハナウタプリント　Ｗ</t>
+          <t>メガネが曇りにくいマスクグレー</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4902144811220</t>
+          <t>4901792043151</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>さくらハナウタプリント　Ｗ</t>
+          <t>ナイスハンド　きれいな手　つかいきりグローブ　ビニール　Ｍ</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4902144822233</t>
+          <t>4903381210302</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>つぼみハナウタプリント　Ｗ</t>
+          <t>リケンたっぷり３０＊１００Ｍ</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4902144831228</t>
+          <t>4903620603131</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>ハナウタプリント　Ｗ</t>
+          <t>Ｒ－２６食品用ポリ袋</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4902144853015</t>
+          <t>4970061182204</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス１３０Ｍ　シングル</t>
+          <t>キューティーアップ　両面アイテープ</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4902144871187</t>
+          <t>4976366002360</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>都市の森シングル</t>
+          <t>トーマラテックスグローブＥＸ　Ｌ</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4902144881186</t>
+          <t>4976366002377</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>都市の森　ダブル</t>
+          <t>トーマラテックスグローブＥＸ　Ｍサイズ</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4902144882213</t>
+          <t>4976366002384</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>兵庫の紙ワンタッチコアレス　シングル</t>
+          <t>トーマラテックスグローブＥＸ　Ｓサイズ</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4902144883012</t>
+          <t>4976366003459</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>ワンタッチコアレス　１３０Ｍ　シングル</t>
+          <t>シンガープラスチック手袋パウダーフリーＭサイズ</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4902144914105</t>
+          <t>4976366012079</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>ＭＥＧＡＰＡＣＫ１００ｍ</t>
+          <t>クイン天然ゴム手袋　Ｓ</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4902144924104</t>
+          <t>4976366012086</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ＭＥＧＡＰＡＣＫ１００ｍ１８Ｗ</t>
+          <t>クイン天然ゴム手袋　Ｍ</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4904601980654</t>
+          <t>4976366012093</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>カジピタ炭ｄｅととのう冷蔵庫マット　ドアポケット用</t>
+          <t>クイン天然ゴム手袋　Ｌ</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4904601980661</t>
+          <t>4976366012109</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>カジピタ炭ｄｅととのう冷蔵庫マット　棚／野菜室用</t>
+          <t>クインビニール手袋　Ｓ</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4904601999571</t>
+          <t>4976366012116</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル本体</t>
+          <t>クインビニール手袋　Ｍ</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4904601999588</t>
+          <t>4976366012123</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ミナラーク　ヒアルロン酸ｉｎからだふきタオル詰め替え用</t>
+          <t>クインビニール手袋　Ｌ</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4987176100900</t>
+          <t>4976366012178</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+          <t>クインポリエチ手袋　Ｍ</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4987176237590</t>
+          <t>4976366016206</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>パンテーン　エアリーふんわりリペア　美容液ヘアミルク</t>
+          <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｓサイズ</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4549660704409</t>
+          <t>4976366016213</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Ｃｌｅａｒ　Ｂｒｕｓｈ　鬼滅の刃</t>
+          <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｍサイズ</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4570118048554</t>
+          <t>4976366016787</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　キミとアイドルプリキュア♪　プリキュアプリティマスコット</t>
+          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｓサイズ　２００枚入</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4902050073071</t>
+          <t>4976366016794</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>ノバージュ超濃縮衣料用液体洗剤プッツシュ式詰替</t>
+          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｍサイズ　２００枚入</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4582400833762</t>
+          <t>4976366016800</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓフローズンスプレー</t>
+          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｌサイズ　２００枚入</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4901548600201</t>
+          <t>4976366016954</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>熱中対策　首もと氷ベルト　強冷却タイプ　子供・大人兼用</t>
+          <t>シンガーナチュラルグローブＮＲ　粉無しタイプ　１００枚入　Ｓサイズ</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4516825006203</t>
+          <t>4976366016961</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Ｔｉｐｏ’ｓ　超はっ水剤弾き！トイレ用　本体</t>
+          <t>シンガーナチュラルグローブＮＲ　粉無しタイプ　Ｍサイズ</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4902011861433</t>
+          <t>4976366017029</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>グ～ンプラス　肌快適設計　ＢＩＧサイズ</t>
+          <t>クインぴったり手袋　天然ゴム　粉なし　Ｓサイズ　１００枚入り</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4987234390540</t>
+          <t>4976366017944</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　トパーズモカ</t>
+          <t>シンガーニトリルＳＲＢ　ブラック　１００枚入り　Ｓサイズ</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4901750251178</t>
+          <t>4976366017951</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティピンク</t>
+          <t>シンガーニトリルＳＲＢ　ブラック　１００枚入り　Ｍサイズ</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4973307565977</t>
+          <t>4976366018705</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>不織布マスク　シナモロール</t>
+          <t>シンガーニトリルＦＡＢ　ブルー　Ｍ　１００枚</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4973307674662</t>
+          <t>4976366018712</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>マスコット　リップクリーム　クロミ</t>
+          <t>シンガーニトリルＦＡＢ　ブルー　Ｌ　１００枚</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4987234390496</t>
+          <t>4976366018743</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　グラビティブルー</t>
+          <t>シンガーポリナイス袋入　クリア　Ｍ　２００枚</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4987234390502</t>
+          <t>4976366018750</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　アンリミテッドイエロー</t>
+          <t>シンガーポリナイス袋入　クリア　Ｌ　２００枚</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4903111526727</t>
+          <t>4976366018880</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツピンクＬ</t>
+          <t>シンガーポリナイス箱入　クリア　Ｌ　２００枚</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4903111527625</t>
+          <t>4976366019207</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツブルーＬ</t>
+          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｓサイズ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4901609015388</t>
+          <t>4976366019214</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>グレード　消臭センサー＆スプレー　フレッシュフローラル　つけかえ用２個パック</t>
+          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｍサイズ</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4570118118844</t>
+          <t>4976366019221</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　お風呂でポケモンつり　～つりあげろ！水辺のポケモン！～</t>
+          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｌサイズ</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4891228312190</t>
+          <t>4976366019382</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　ホルダー（刃付き＋替刃１コ）</t>
+          <t>シンガーニトリルＦＡＢライト　ブルー　Ｓ　１００枚</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4891228312213</t>
+          <t>4976366019399</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>シンガーニトリルＦＡＢライト　ブルー　Ｍ　１００枚</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4891228312244</t>
+          <t>4976366019405</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　替刃</t>
+          <t>シンガーニトリルＦＡＢライト　ブルー　Ｌ　１００枚</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4891228312251</t>
+          <t>4976366019412</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　替刃</t>
+          <t>クインニトリル手袋ブラック　Ｓサイズ</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4891228312268</t>
+          <t>4976366019429</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　もっちり肌　替刃</t>
+          <t>クインニトリル手袋ブラック　Ｍサイズ</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4891228312282</t>
+          <t>4976366019436</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　バラエティパック　替刃</t>
+          <t>クインニトリル手袋ブラック　Ｌサイズ</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4891228312305</t>
+          <t>4976366019580</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　もっちり肌　スリムホルダー（刃付き＋替刃１コ）</t>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｓ　１００枚</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4891228320423</t>
+          <t>4976366019597</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4891228320430</t>
+          <t>4976366019603</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　コンボパック（本体＋刃５コ）</t>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｌ　１００枚</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4891228320447</t>
+          <t>4976366465264</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>シンガーポリグローブソフト箱入　Ｍ１００枚</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4891228320454</t>
+          <t>4976797109331</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>ゴミ袋　ＳＡ－１２分別用　Ｓ　１０～１５Ｌ　青</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4891228320461</t>
+          <t>4987176370464</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　普通肌　替刃</t>
+          <t>ＨＳモイスチャーコンディショナーつめかえ特大サイズ１．５倍</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4891228320478</t>
+          <t>4987176370471</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4891228320485</t>
+          <t>4901616212107</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　コンボパック（本体＋刃５コ）</t>
+          <t>バトラー　ハブラシ　＃２１０Ｐ</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4891228320492</t>
+          <t>4902111769561</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>ダヴ　しっとり毛穴ケアクレンジングバーム</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4891228320508</t>
+          <t>4901329500126</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>水石けん</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4891228320515</t>
+          <t>4903301242307</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　替刃</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）本体</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4891228320522</t>
+          <t>4903301347316</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　本体</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4891228320539</t>
+          <t>4903301364665</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　コンボパック（本体＋刃５コ）</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4891228320546</t>
+          <t>4903301364740</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4891228320553</t>
+          <t>4987176284426</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4891228320560</t>
+          <t>4903301363583</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　普通肌　替刃</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4891228320577</t>
+          <t>4987643110258</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>アパガードクリスタル歯ブラシ</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4891228320584</t>
+          <t>4901727601135</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　コンボパック（本体＋刃５コ）</t>
+          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4891228320591</t>
+          <t>4901070712212</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｓ　グレー</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4891228320607</t>
+          <t>4901070712236</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｌ　グレー</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4891228320614</t>
+          <t>4901070760374</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極　敏感肌　替刃</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4891228320621</t>
+          <t>4901070760398</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　ホルダー（本体＋刃２コ）</t>
+          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｓサイズ　半透明</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4891228320638</t>
+          <t>4901070760404</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明　１００枚</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4891228320645</t>
+          <t>4901070760411</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　ホルダー（本体＋刃２コ）</t>
+          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｌサイズ　半透明</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4891228320652</t>
+          <t>4901070760725</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+          <t>ファミリー　お料理にぴったり手袋　ＳＭサイズ　半透明　１００枚</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4891228320966</t>
+          <t>4901603025666</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>シック　イントゥイション　つや肌　ホルダー（本体＋刃２コ）</t>
+          <t>サンホイルフライパン用厚手</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4891228320973</t>
+          <t>4902111742106</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>シック　イントゥイション　つや肌　替刃</t>
+          <t>ドメスト　ホワイト＆クリーン</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4891228321345</t>
+          <t>4902430874311</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　普通肌　替刃</t>
+          <t>ウィスパー１枚２役Ｗガード　おりもの＆水分ケア　パンティライナー　１５ｃｃ　３２枚</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4891228321352</t>
+          <t>4902430881517</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ極パワー　敏感肌　替刃</t>
+          <t>ウィスパー１枚２役Ｗガード　おりもの＆水分ケア　パンティライナー　１５ｃｃ　６６枚</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4903301364429</t>
+          <t>4904510556865</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4903301364733</t>
+          <t>4904510556872</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4903301364870</t>
+          <t>4904510556889</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+          <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4987176312396</t>
+          <t>4904510556896</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　詰替え　特大サイズ</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｌ</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4903111352500</t>
+          <t>4904510669633</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこち快適ロング</t>
+          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4901525010924</t>
+          <t>4904510994018</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ポリエチレン手袋　外エンボス　Ｓサイズ</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4547638007675</t>
+          <t>4904510994025</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ネックウォーマーソフトボアリバーシブル</t>
+          <t>ポリエチレン手袋　外エンボス　Ｍサイズ</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4957589000715</t>
+          <t>4904510994032</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>発熱スマホ対応スベリ止め指先ホカロン</t>
+          <t>ポリエチレン手袋　外エンボス　Ｌサイズ</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4957589000845</t>
+          <t>4904510996319</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ホカロンのびのび発熱</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4957589102877</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>ホカロン２ＷＡＹネック＆ボディウォーマー黒</t>
+          <t>ニトリル極うす手袋オートミール内面加工М</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4957589135929</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>ホカロン吸湿発熱裏起毛スベリ止め大ロゴ</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4987072029619</t>
+          <t>4961161114110</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+          <t>東工薬　Ａベンジン丸ポリ　５００ｍＬ</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4987072056981</t>
+          <t>4977517006015</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+          <t>スティック　３５ｇ</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4901872469178</t>
+          <t>4987176161147</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>エージーデオ２４メン　メンズデオドラントスプレーＮ（無香性）</t>
+          <t>ウィスパー１枚２役Ｗガード　１０ｃｃ　３８枚</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4902424447736</t>
+          <t>4987176271204</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　ゴールド　２ｉｎ１　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4902424447743</t>
+          <t>4987176284556</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用１年</t>
+          <t>アリエール　ジェルボール　プロ　部屋干し用　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4901080508713</t>
+          <t>4987176284587</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>モンダミン　プレミアムケア　ストロングミント　１０８０ＭＬ</t>
+          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4902135113531</t>
+          <t>4987176284600</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>ファーファファインフレグランス　オム本体</t>
+          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4902135670195</t>
+          <t>4987176292452</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>ＦＡ　ファインフレグランス　シエル８４０Ｍ替</t>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4902895043147</t>
+          <t>4987176292636</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>ナチュラルオフ　洗浄成分ゼロ洗顔ジェル</t>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4936201103560</t>
+          <t>4987176292735</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ロッシベビー　ワセリンピュアＮ</t>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4902135146614</t>
+          <t>4987176295798</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
+          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4891228312206</t>
+          <t>4987176295804</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　敏感肌用　ホルダー（刃付き）お試し用</t>
+          <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4547691788542</t>
+          <t>4987176335722</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>貼らないカイロ　鬼熱レギュラー</t>
+          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　詰替え　ウルトラジャンボサイズ</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4547691795465</t>
+          <t>4987176335814</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>貼らないカイロ　鬼熱レギュラー</t>
+          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　本体</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4571621442716</t>
+          <t>4987176336385</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>お疲れさまです粒々ホットアイマスク　ラベンダーの香り</t>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　超メガジャンボサイズ</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4571621446110</t>
+          <t>4987643122190</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+          <t>アパガード　プレミオ</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
-[...509 lines deleted...]
-          <t>2026年03月16日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>