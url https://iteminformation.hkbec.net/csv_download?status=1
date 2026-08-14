--- v3 (2026-06-15)
+++ v4 (2026-08-14)
@@ -77,2760 +77,2675 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987176301574</t>
+          <t>4901601307924</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
+          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4987176301642</t>
+          <t>4902899455120</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　無香料　本体</t>
+          <t>オンパックス　スリッパつま先用</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4987176301673</t>
+          <t>4903301274841</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　メンクールアクアの香り　本体</t>
+          <t>アクロン　ナチュラルソープの香り　本体</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4549660871859</t>
+          <t>4903301307778</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　サンリオキャラクターズ　はーとぎゅっ</t>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4902111750118</t>
+          <t>4903301307877</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料</t>
+          <t>香りつづくトップ　スウィートハーモニー　本体</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4549660861850</t>
+          <t>4901105220064</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　ポケットモンスター　イーブイフレンズ　フィギュアコレクション</t>
+          <t>ＢＦＧ０６　鏡磨き＆こまごま洗い</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4549660871866</t>
+          <t>4901525004305</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>びっくらたまご　アンパンマン　おそらでおさんぽ編</t>
+          <t>カウブランド　無添加　メイク落としオイル　詰替え</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4570118005489</t>
+          <t>4901525010474</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>救急ばんそうこう　ナンバーワン戦隊ゴジュウジャー</t>
+          <t>バウンシアボディソープ　プレミアムモイスト　つめかえ用</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4571537796521</t>
+          <t>4973307588617</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>リーチ　ポップフロス　ペパーミント</t>
+          <t>ビーズ保冷剤　ディノサウルス　トリケラトプス</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4580225440295</t>
+          <t>4973307717369</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>プラセンタ＋馬油＆西洋サンザシ石鹸</t>
+          <t>ひんやりジェルピタシート　ベイマックス　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4902111777269</t>
+          <t>4995860517538</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレートアンドシャイン　ヘアマスク</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4987176301536</t>
+          <t>4901121172606</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　清潔なランドリーの香り　本体</t>
+          <t>ネピアティシュ１８０Ｗ</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4902407024831</t>
+          <t>4901559224830</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ふって極冷えスカーフ　ノルディックフラワー</t>
+          <t>ＨＥＲＳ　バスラボ　ボトル　クール　ミントの香り</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4903301282914</t>
+          <t>4570084524847</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>トップ　クリアリキッド　抗菌　本体</t>
+          <t>楽傘</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4976797119606</t>
+          <t>4902050441016</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　Ｓ－６０神戸市指定燃えるごみ１５Ｌ１０Ｐ</t>
+          <t>多目的住居用　アルコール除菌スプレー　本体</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4987176318800</t>
+          <t>4902111725307</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ミライ　超濃縮　本体</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー　詰替え</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4525636322785</t>
+          <t>4902111725451</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>すみっコぐらし　ボディスポンジ３　とかげ</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4901080016515</t>
+          <t>4961691105091</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>アース　虫よけネットＥＸ　１６０日用</t>
+          <t>こどもハピカ　ミッキー　ＤＢＫ－５Ｒ（ＤＹ）</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4902806123289</t>
+          <t>4961691105114</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+          <t>こどもハピカ　ドナルド　ＤＢＫ－５Ｎ（ＤＹ）</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4903301363606</t>
+          <t>4973307660290</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+          <t>ひんやりジェルピタシート　ＭＭお友だち　ＨＧＳ１６</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4903301363651</t>
+          <t>4525636322914</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+          <t>ボディスポンジ２　マイメロディ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4902050620183</t>
+          <t>4525636322938</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>はちみつボディソープオイルインタイプ本体</t>
+          <t>ボディスポンジ２　シナモロール</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4543268067768</t>
+          <t>4525636322945</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>なた豆すっきり柿渋洗口液</t>
+          <t>ボディスポンジ２　ポムポムプリン</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4571169388064</t>
+          <t>4580552870772</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ＡＵＲＯキッチンお掃除スプレー</t>
+          <t>ＣＡＰ　ＣＳ－１２　マグネット取り付けカーテンＬ　遮光</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4930419482462</t>
+          <t>4973307467875</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>まめいた　ボトルの中栓洗い</t>
+          <t>クリア歯ブラシ　乳児用　いないいないばあっ！</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4562384601885</t>
+          <t>4995860519099</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>湿布貼り補助具　ビタット貼レルヤ　セパレート型【肩用・湿布１００枚分】</t>
+          <t>涼を感じる虫よけ風鈴　とりかえ用</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4987176312211</t>
+          <t>4902135113043</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>レノア　超消臭　１ｗｅｅｋ　みずみずしく香るフローラル＆ピーチの香り　本体</t>
+          <t>パワフル濃縮粉末洗剤</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4516825006562</t>
+          <t>0000045140945</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>超はっ水剤弾き　つめかえ用</t>
+          <t>ギャツビー　ムービングラバー　エアライズ</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4985275797403</t>
+          <t>4902111777993</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>香りサフロン柔軟剤　パフュームドヨーロッパ　ミュゲコットンの香り　大容量</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー　詰替え</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4901525012423</t>
+          <t>4906156037913</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ヴィートリッチバスタイム除毛クリーム敏感肌用</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4580287323130</t>
+          <t>4987176293022</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4580287323147</t>
+          <t>4987176293145</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4902424447736</t>
+          <t>4548404101108</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>キクロンｆ　あわどーなっちょ　袋入</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4902424447774</t>
+          <t>4987115545885</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>虫よけバリアブラック３Ｘパワーアミ戸用２６０日</t>
+          <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4582559944784</t>
+          <t>4901616010765</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＭ１００枚</t>
+          <t>ガム歯周プロケアペーストうるおいタイプ</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4582559944791</t>
+          <t>4902806123289</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＬ１００枚</t>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4891228313036</t>
+          <t>4901417722645</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ブルドッグ　オリジナル　替刃（４コ入）</t>
+          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4891228320409</t>
+          <t>4521684213570</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロ　敏感肌　シェービングジェル</t>
+          <t>ＫＴ５７環境袋策　超省資源強力ポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4891228320782</t>
+          <t>4562161951004</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>シック　ハイドロシルク　敏感肌用　ホルダーｍｉｎｉ（本体＋刃２コ）</t>
+          <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4903301300731</t>
+          <t>4901417840455</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
+          <t>エピラット　脱色クリーム　スピーディー</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4987176194398</t>
+          <t>4902111776552</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>アリエールジェルボール４Ｄ微香　つめかえメガジャンボサイズ</t>
+          <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4987176284754</t>
+          <t>4902111778341</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　テラジャンボサイズ</t>
+          <t>ダヴ　ふわとろクリーミースクラブ　ミッドナイトラベンダー</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4987176292438</t>
+          <t>4902393394710</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+          <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4987176292759</t>
+          <t>4902393750127</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+          <t>Ｇ－２Ｊ大津市指定袋２０Ｌ１０枚　透明</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4987176335739</t>
+          <t>4902393750219</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　詰替え　超特大サイズ</t>
+          <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4987176336323</t>
+          <t>4902393750257</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+          <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>5060144645562</t>
+          <t>4902393750288</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>ブルドッグオリジナルバンブーホルダー（替刃２コ付）</t>
+          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4987072082997</t>
+          <t>4902393750332</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
+          <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4580287290623</t>
+          <t>4902393750516</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ＧＴ４２　ポリ袋４５Ｌ黒　０．０５</t>
+          <t>ＧＣＮ１９　西宮市もやすごみ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4580287293136</t>
+          <t>4902393750554</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>バイオマス配合２５％レジ袋４０号白　ＴＵ４０</t>
+          <t>ＧＣＮ４９　西宮市もやすごみ　スマートキューブ　平袋４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4580287293150</t>
+          <t>4902393750646</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>バイオマス配合２５％レジ袋５０号白　ＴＵ５０</t>
+          <t>ＧＣＡ３１　芦屋市指定袋　とって付き　３０Ｌ</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4580287293778</t>
+          <t>4902393756761</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>再生原料エコマーク袋７０Ｌ透明　ＧＩ７３</t>
+          <t>ＧＨ０６　姫路市指定可燃　大　４５Ｌ</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4580287293976</t>
+          <t>4902393756808</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>ＧＥ７３　再生エコマーク袋半透明　７０Ｌ　１０枚</t>
+          <t>姫路市指定プラ大４５Ｌとって付き　ＧＨ１０</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4580287313094</t>
+          <t>4902393760140</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>ＫＪ１０　小型ポリ袋１０Ｌ　半透明　０．０１</t>
+          <t>和歌山指定大家庭用　Ｇ－２Ｗ</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4580287322072</t>
+          <t>4902393770255</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>サニタリー袋ＢＯＸ黒　ＫＢ０６</t>
+          <t>Ｇ５Ｖ　宇部市指定燃やせるごみ用（大）５０枚半透明</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4582559940588</t>
+          <t>4976366019597</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブニトリルフィットグローブブルーＭ</t>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4582559940595</t>
+          <t>4987176027436</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブニトリルフィットグローブブルーＬ</t>
+          <t>ジレット　カスタムプレミアム　リサイクルド</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4582559941660</t>
+          <t>4904510996319</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブニトリルフィットグローブホワイトＳ</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4582559941677</t>
+          <t>4582400831218</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブニトリルフィットグローブホワイトＭ</t>
+          <t>Ｐ’ｓビタミンＣ＋酵素Ｗクレンジング洗顔フォーム</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4582559944760</t>
+          <t>4902050687162</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうシリーズニトリルフィットグローブ　ピンクＳ１００枚</t>
+          <t>ルーキー　パイプ洗浄剤</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4894476024860</t>
+          <t>4973307634086</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブエスサイズ</t>
+          <t>アイスバッグ　Ｓサイズ　トイ・ストーリー</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4894476024877</t>
+          <t>4902144203742</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブエムサイズ</t>
+          <t>ＭＴプリント　ダブル</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4894476024921</t>
+          <t>4513574035577</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブエルサイズ</t>
+          <t>麗白　ハトムギ　ボディソープ　詰替　４５０ＭＬ</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4894476024938</t>
+          <t>4902407024961</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>アキュフィットブルーニトリルグローブＸＳ</t>
+          <t>アイスノン　爆冷スプレー　せっけんの香り</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4894476027502</t>
+          <t>4972453419400</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>メガネが曇りにくいマスクグレー</t>
+          <t>冷感ひんやりタオル無香料ケース販売</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4901792043151</t>
+          <t>4521684217752</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>ナイスハンド　きれいな手　つかいきりグローブ　ビニール　Ｍ</t>
+          <t>ＫＭＡ４４小牧市指定資源４５Ｌ１０枚手付き</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4903381210302</t>
+          <t>4901559215494</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>リケンたっぷり３０＊１００Ｍ</t>
+          <t>いい湯旅立ち　納涼にごり湯の宿</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4903620603131</t>
+          <t>4973307344503</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Ｒ－２６食品用ポリ袋</t>
+          <t>スプーン・フォークセット　しまじろう</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4970061182204</t>
+          <t>4973307664021</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>キューティーアップ　両面アイテープ</t>
+          <t>デンタルキット　歯ブラシ付　ゲンガー</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4976366002360</t>
+          <t>4976663002896</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>トーマラテックスグローブＥＸ　Ｌ</t>
+          <t>スクワナチュレ米ぬか化粧せっけん２個</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4976366002377</t>
+          <t>4995860518016</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>トーマラテックスグローブＥＸ　Ｍサイズ</t>
+          <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4976366002384</t>
+          <t>4901559215555</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>トーマラテックスグローブＥＸ　Ｓサイズ</t>
+          <t>いい湯旅立ち　納涼にごり湯夏祭り</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4976366003459</t>
+          <t>4973512420962</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>シンガープラスチック手袋パウダーフリーＭサイズ</t>
+          <t>ヤシノミ　洗剤　泡タイプ　詰替え</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4976366012079</t>
+          <t>4903111437108</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｓ</t>
+          <t>シルコット　９９．９９％除菌　ウェット　抗菌　詰替え</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4976366012086</t>
+          <t>4906156037487</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｍ</t>
+          <t>ヴィートメン　バスタイム　除毛クリーム</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4976366012093</t>
+          <t>4902111777269</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋　Ｌ</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　ヘアマスク</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4976366012109</t>
+          <t>4902111750125</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｓ</t>
+          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4976366012116</t>
+          <t>4987176297334</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｍ</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4976366012123</t>
+          <t>4987176297433</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>クインビニール手袋　Ｌ</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4976366012178</t>
+          <t>4995860518559</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>クインポリエチ手袋　Ｍ</t>
+          <t>紙で作ったハッカの虫よけ２　あみ戸用</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4976366016206</t>
+          <t>4513574015968</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｓサイズ</t>
+          <t>馬油スタイリングウォーター</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4976366016213</t>
+          <t>4901329500126</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>クイン＋両面エンボスポリエチ手袋　指しぼりタイプ　Ｍサイズ</t>
+          <t>水石けん</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4976366016787</t>
+          <t>4903301291305</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｓサイズ　２００枚入</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4976366016794</t>
+          <t>4903301364740</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｍサイズ　２００枚入</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4976366016800</t>
+          <t>4987176312570</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦ　アクアブルー　Ｌサイズ　２００枚入</t>
+          <t>レノア　超消臭　１ｗｅｅｋ　部屋干し　おひさまの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4976366016954</t>
+          <t>4570117989421</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>シンガーナチュラルグローブＮＲ　粉無しタイプ　１００枚入　Ｓサイズ</t>
+          <t>ちいかわ　ソフトパックティシュ１５０組</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4976366016961</t>
+          <t>4901070131631</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>シンガーナチュラルグローブＮＲ　粉無しタイプ　Ｍサイズ</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4976366017029</t>
+          <t>4987176293985</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>クインぴったり手袋　天然ゴム　粉なし　Ｓサイズ　１００枚入り</t>
+          <t>レノア　アロマジュエル　ミスティローズ＆フローラルの香り　本体</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4976366017944</t>
+          <t>4987176278128</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＳＲＢ　ブラック　１００枚入り　Ｓサイズ</t>
+          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　本体</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4976366017951</t>
+          <t>4903301353232</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＳＲＢ　ブラック　１００枚入り　Ｍサイズ</t>
+          <t>ソフラン　アロマリッチ　ダイアナ　つめかえ用特大</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4976366018705</t>
+          <t>4902135322513</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢ　ブルー　Ｍ　１００枚</t>
+          <t>ＦＡフリー＆　柔軟剤無香料　詰替　４８０ｍｌ</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4976366018712</t>
+          <t>4902135146614</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢ　ブルー　Ｌ　１００枚</t>
+          <t>ファーファ フリー＆　超コン液体洗剤無香料　詰替　８００ｇ</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4976366018743</t>
+          <t>4210201405429</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>シンガーポリナイス袋入　クリア　Ｍ　２００枚</t>
+          <t>オーラルＢ　すみずみクリーン　子供用やわらかめ　替えブラシ　ブルー</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4976366018750</t>
+          <t>4901070760374</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>シンガーポリナイス袋入　クリア　Ｌ　２００枚</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4976366018880</t>
+          <t>4901070760404</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>シンガーポリナイス箱入　クリア　Ｌ　２００枚</t>
+          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4976366019207</t>
+          <t>4903301353041</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｓサイズ</t>
+          <t>ソフラン　アロマリッチ　ジュリエット　本体</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4976366019214</t>
+          <t>4904510556865</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｍサイズ</t>
+          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4976366019221</t>
+          <t>4904510556872</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>クイン＋ニトリル手袋ＯＡＴＳ　Ｌサイズ</t>
+          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4976366019382</t>
+          <t>4904510669633</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢライト　ブルー　Ｓ　１００枚</t>
+          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4976366019399</t>
+          <t>4901070712083</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢライト　ブルー　Ｍ　１００枚</t>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4976366019405</t>
+          <t>4902111771182</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>シンガーニトリルＦＡＢライト　ブルー　Ｌ　１００枚</t>
+          <t>ダヴ　クリーミースクラブ　キウイ＆アロエ</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4976366019412</t>
+          <t>4534285822607</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>クインニトリル手袋ブラック　Ｓサイズ</t>
+          <t>ニューゲンブ純マルセル</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4976366019429</t>
+          <t>4972525514613</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>クインニトリル手袋ブラック　Ｍサイズ</t>
+          <t>ステンレス製化粧・眉用はさみ</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4976366019436</t>
+          <t>4944109316920</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>クインニトリル手袋ブラック　Ｌサイズ</t>
+          <t>プレミアムマスク個別包装</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4976366019580</t>
+          <t>4901080155412</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋シンテックスグローブ　Ｓ　１００枚</t>
+          <t>バスロマン　旅するハワイ</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4976366019597</t>
+          <t>4901872464814</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
+          <t>エージーデオ２４　クリアシャワーシート　クール</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4976366019603</t>
+          <t>4547691783219</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋シンテックスグローブ　Ｌ　１００枚</t>
+          <t>使いきりポリエチレン手袋　Ｓ</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4976366465264</t>
+          <t>4547691787989</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>シンガーポリグローブソフト箱入　Ｍ１００枚</t>
+          <t>調理に使えるビニール極薄手　粉無し　Ｓ</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4976797109331</t>
+          <t>4547691788009</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>ゴミ袋　ＳＡ－１２分別用　Ｓ　１０～１５Ｌ　青</t>
+          <t>調理に使えるビニール極薄手　粉無し１００枚入　Ｌ</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4987176370464</t>
+          <t>4901070712120</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーコンディショナーつめかえ特大サイズ１．５倍</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　グリーン</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4987176370471</t>
+          <t>4901070712137</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｌ　グリーン</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4901616212107</t>
+          <t>4901070712144</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>バトラー　ハブラシ　＃２１０Ｐ</t>
+          <t>ファミリー　ビニール中厚手　指先強化　Ｍ　２双パック（ピンク１双・グリーン１双）</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4902111769561</t>
+          <t>4901070722396</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　しっとり毛穴ケアクレンジングバーム</t>
+          <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4901329500126</t>
+          <t>4901070722402</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>水石けん</t>
+          <t>ファミリー　ビニールうす手　指先強化　Ｍサイズ　グリーン</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4903301242307</t>
+          <t>4901070722419</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）本体</t>
+          <t>ファミリー　ビニールうす手　指先強化　Ｌサイズ　グリーン</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4903301347316</t>
+          <t>4901070760381</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　本体</t>
+          <t>使いきり手袋　ポリエチレン　極うす手　Ｌサイズ　半透明</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4903301364665</t>
+          <t>4901070760428</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用</t>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｓサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4903301364740</t>
+          <t>4901070760435</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　本体</t>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｍサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4987176284426</t>
+          <t>4901070760442</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+          <t>使いきり手袋　ニトリルゴム　極うす手　Ｌホワイト</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4903301363583</t>
+          <t>4901331018817</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　ウルトラジャンボ</t>
+          <t>なでそり</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4987643110258</t>
+          <t>4902393803045</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>アパガードクリスタル歯ブラシ</t>
+          <t>ＡＨ０２ポリエチレン手袋エンボスＳ１００枚</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4901727601135</t>
+          <t>4903301186403</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
+          <t>ホワイト＆ホワイト　ライオン</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4901070712212</t>
+          <t>4903301362920</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｓ　グレー</t>
+          <t>ＯＣＨ－ＴＵＮＥ　オクチューン　ハミガキ　ＳＬＯＷ　ハーバルリラックスミント</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4901070712236</t>
+          <t>4903301762522</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニール中厚手　ライフデザイン　Ｌ　グレー</t>
+          <t>キシリデントライオン</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4901070760374</t>
+          <t>4903381126016</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ポリエチレン　極うす手　Ｍサイズ　半透明　１００枚</t>
+          <t>ＮＥＷリケンラップ　２２ｃｍ×５０ｍ</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4901070760398</t>
+          <t>4903381130259</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｓサイズ　半透明</t>
+          <t>リケン　ビッグラップ３０ｃｍ×２５０ｍ</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4901070760404</t>
+          <t>4903381333506</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　Ｍサイズ　　半透明　１００枚</t>
+          <t>リケンラップ　ＶＳ－３５０Ｘ２</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4901070760411</t>
+          <t>4903381334008</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>使いきり手袋　ビニール　極うす手　炊事・掃除用　Ｌサイズ　半透明</t>
+          <t>リケンラップ　ＶＳ－４００Ｘ２</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4901070760725</t>
+          <t>4904510995237</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　お料理にぴったり手袋　ＳＭサイズ　半透明　１００枚</t>
+          <t>天然ゴム極うす手袋パウダーフリーＭ</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4901603025666</t>
+          <t>4970520414914</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>サンホイルフライパン用厚手</t>
+          <t>ぴったりゴム手袋Ｓ</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4902111742106</t>
+          <t>4970520414921</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>ドメスト　ホワイト＆クリーン</t>
+          <t>ぴったりゴム手袋Ｍ</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4902430874311</t>
+          <t>4976797144271</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>ウィスパー１枚２役Ｗガード　おりもの＆水分ケア　パンティライナー　１５ｃｃ　３２枚</t>
+          <t>とって付ポリ袋白半透明М</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4902430881517</t>
+          <t>4977811520392</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>ウィスパー１枚２役Ｗガード　おりもの＆水分ケア　パンティライナー　１５ｃｃ　６６枚</t>
+          <t>ブルーラップ　Ｏｃｅａｎ　３０＊１００Ｍ</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4904510556865</t>
+          <t>4987176258793</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　パウダーフリー　ＳＳ</t>
+          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　増量サイズ</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4904510556872</t>
+          <t>4901601973464</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｓ</t>
+          <t>ビーセレクション　スポンジカーラーＳ４Ｐ　ＨＫ０１３６</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4904510556889</t>
+          <t>4901601973471</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　パウダーフリー　Ｍ</t>
+          <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4904510556896</t>
+          <t>4901601974997</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋　１００枚入　パウダーフリー　Ｌ</t>
+          <t>オシャレ毛抜きラバー滑り止め付　ＨＫ０４２５</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4904510669633</t>
+          <t>4903301282860</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>ビニール極うす手袋　パウダーフリー　Ｌサイズ</t>
+          <t>トップ　クリアリキッド</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4904510994018</t>
+          <t>4987176278012</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｓサイズ</t>
+          <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4904510994025</t>
+          <t>4906156100327</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｍサイズ</t>
+          <t>クレアラシル　薬用洗顔フォーム　１０ｘ</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4904510994032</t>
+          <t>4549660871866</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ポリエチレン手袋　外エンボス　Ｌサイズ</t>
+          <t>びっくらたまご　アンパンマン　おそらでおさんぽ編</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4904510996319</t>
+          <t>4903301282914</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
+          <t>トップ　クリアリキッド　抗菌　本体</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4904510996326</t>
+          <t>4903301363538</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工М</t>
+          <t>ソフラン　プレミアム消臭　フローラルアロマの香り　本体</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4904510996333</t>
+          <t>4521684100443</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
+          <t>ＰＬ９１０業務用９０Ｌ重量物対応　透明</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4961161114110</t>
+          <t>4521684148384</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>東工薬　Ａベンジン丸ポリ　５００ｍＬ</t>
+          <t>ＪＮＬ９４ポリ袋９０Ｌ半透明</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4977517006015</t>
+          <t>4521684233707</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>スティック　３５ｇ</t>
+          <t>毎日使いたくなる便利なレジ袋　ＬＬ　乳白　ＣＰＲＨ３０Ｗ</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4987176161147</t>
+          <t>4521684864628</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>ウィスパー１枚２役Ｗガード　１０ｃｃ　３８枚</t>
+          <t>ＳＳＢ１２キッチンポリパックＭサイズ</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4987176271204</t>
+          <t>4891228320409</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　ゴールド　２ｉｎ１　シャンプー　ポンプ</t>
+          <t>シック　ハイドロ　敏感肌　シェービングジェル</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4987176284556</t>
+          <t>4901601385977</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　部屋干し用　詰替え　超メガジャンボサイズ</t>
+          <t>Ｑシャープナー</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4987176284587</t>
+          <t>4902111771175</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　超メガジャンボサイズ</t>
+          <t>ダヴ　クリーミースクラブ　ザクロ＆シアバター</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4987176284600</t>
+          <t>4902111778242</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>アリエール　ジェルボール　プロ　パワー超抗菌　詰替え　メガジャンボサイズ</t>
+          <t>ダヴ　ふわとろクリーミー　スクラブ　キンモクセイ</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4987176292452</t>
+          <t>4902393756723</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+          <t>姫路市指定可燃中３０Ｌとって付　ＧＨ０２</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4987176292636</t>
+          <t>4903301300731</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　メガジャンボサイズ</t>
+          <t>ＭＩＧＡＣＯＴ　クリニカ　アドバンテージ　ハミガキ・ハブラシセット</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4987176292735</t>
+          <t>4973210995571</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　メガジャンボサイズ</t>
+          <t>ゼリープラス　メディカル　３ホン</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4987176295798</t>
+          <t>4973210995588</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超特大サイズ</t>
+          <t>ゼリープラスメディカル　１０本</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
-[...84 lines deleted...]
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>