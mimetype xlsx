--- v4 (2026-08-14)
+++ v5 (2026-10-13)
@@ -77,2675 +77,873 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>JANコード</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>商品名</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4901601307924</t>
+          <t>4973307511035</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
+          <t>ハンドクリーム　すみっコぐらし　しろくま</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4902899455120</t>
+          <t>4987176319869</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>オンパックス　スリッパつま先用</t>
+          <t>レノア　ハピネス　夢ふわタッチ　シャインマスカットの香り　本体</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4903301274841</t>
+          <t>4901525010474</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>アクロン　ナチュラルソープの香り　本体</t>
+          <t>バウンシアボディソープ　プレミアムモイスト　つめかえ用</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4903301307778</t>
+          <t>4902135113531</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
+          <t>ファーファファインフレグランス　オム本体</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4903301307877</t>
+          <t>4987176362919</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>香りつづくトップ　スウィートハーモニー　本体</t>
+          <t>ボールドジェルボール４Ｄ華やかおひさまとプレミアムブロッサムの香り本体</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4901105220064</t>
+          <t>4901525011068</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ＢＦＧ０６　鏡磨き＆こまごま洗い</t>
+          <t>バウンシア　ボディソープ　ホワイトソープの香り　詰替え</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4901525004305</t>
+          <t>4973512263446</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　無添加　メイク落としオイル　詰替え</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4901525010474</t>
+          <t>4903301375241</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>バウンシアボディソープ　プレミアムモイスト　つめかえ用</t>
+          <t>ルックプラス　バスタブクレンジングＨＡＲＤ洗浄　つめかえ用特大サイズ</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4973307588617</t>
+          <t>4973307664007</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ビーズ保冷剤　ディノサウルス　トリケラトプス</t>
+          <t>デンタルキット　歯ブラシ付　ピカチュウ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4973307717369</t>
+          <t>4964495600854</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルピタシート　ベイマックス　ＨＧＳ１６</t>
+          <t>キッズハミガキ　ストロベリー</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4995860517538</t>
+          <t>4903301363644</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>６タイプの酵素が効くエリ・そで洗剤</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4901121172606</t>
+          <t>4901329500157</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ネピアティシュ１８０Ｗ</t>
+          <t>無添加泡のせっけんボディーソープ</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4901559224830</t>
+          <t>4901616010765</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳ　バスラボ　ボトル　クール　ミントの香り</t>
+          <t>ガム歯周プロケアペーストうるおいタイプ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4570084524847</t>
+          <t>4901750771270</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>楽傘</t>
+          <t>スコッティ消毒アルコール４０枚＊３Ｐ</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4902050441016</t>
+          <t>4901750771188</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>多目的住居用　アルコール除菌スプレー　本体</t>
+          <t>スコッティ消毒ノンアルコール４０枚＊３Ｐ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4902111725307</t>
+          <t>4562384607818</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー　詰替え</t>
+          <t>抗菌ビタットワンプッシュ　モンポケ　仲間</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4902111725451</t>
+          <t>4901616214811</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー</t>
+          <t>ＤＯクリア　こどもハブラシ　小学生用　［やわらかめ］</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4961691105091</t>
+          <t>4549660986133</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>こどもハピカ　ミッキー　ＤＢＫ－５Ｒ（ＤＹ）</t>
+          <t>びっくらたまご　スプラトゥーン３　ヒーローモードコジャケマスコット</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4961691105114</t>
+          <t>4901525958301</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>こどもハピカ　ドナルド　ＤＢＫ－５Ｎ（ＤＹ）</t>
+          <t>カウブランド　無添加メイク落としオイル　ポンプ付</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4973307660290</t>
+          <t>4902806111040</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルピタシート　ＭＭお友だち　ＨＧＳ１６</t>
+          <t>ギャツビー　ムービングラバー　エクストリームマット</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4525636322914</t>
+          <t>4987176319760</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ボディスポンジ２　マイメロディ</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　本体</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4525636322938</t>
+          <t>4903301364580</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ボディスポンジ２　シナモロール</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4525636322945</t>
+          <t>4901616012813</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ボディスポンジ２　ポムポムプリン</t>
+          <t>ガム・ハグキラボ　デンタルペースト　ナチュラルハーブミント８５ｇ</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4580552870772</t>
+          <t>4901616012905</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ＣＡＰ　ＣＳ－１２　マグネット取り付けカーテンＬ　遮光</t>
+          <t>ガム・知覚過敏ラボ　デンタルペースト　マイルドハーブ９０ｇ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4973307467875</t>
+          <t>4580287320801</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>クリア歯ブラシ　乳児用　いないいないばあっ！</t>
+          <t>ＫＦ７０　コンパクトポリ袋７０Ｌ　半透明　０．０１７</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4995860519099</t>
+          <t>4901417722645</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>涼を感じる虫よけ風鈴　とりかえ用</t>
+          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902135113043</t>
+          <t>4901105170451</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>パワフル濃縮粉末洗剤</t>
+          <t>ＱＫＷＡ０５　Ｗ抗菌貼りつくクリーナー２Ｐ</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>0000045140945</t>
+          <t>4987176319845</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　ムービングラバー　エアライズ</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ホワイトティーの香り　本体</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4902111777993</t>
+          <t>4987176319753</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー　詰替え</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ホワイトムスクの香り　本体</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4906156037913</t>
+          <t>4901105127516</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリーム敏感肌用</t>
+          <t>ＱＫＦ１０１　キッチンクリーナーハード：Ｙ</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4987176293022</t>
+          <t>4976366014035</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
+          <t>生き活き食事用エプロン　ホワイト</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4987176293145</t>
+          <t>4995860518672</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>レノア　クエン酸ｉｎ　超消臭　部屋干し　フレッシュグリーンの香り　詰替え　特大サイズ</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4548404101108</t>
+          <t>4901105133791</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>キクロンｆ　あわどーなっちょ　袋入</t>
+          <t>ＫＳ３０８　泡だつスポンジソフト２個入り</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4987115545885</t>
+          <t>4903301364863</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日フレッシュフルーツの香り</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　大型サイズ　７１０ＭＬ</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4901616010765</t>
+          <t>4903301364795</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ガム歯周プロケアペーストうるおいタイプ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4902806123289</t>
+          <t>4901329271880</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+          <t>ソープンライム　本体</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4901417722645</t>
+          <t>4547691782205</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
+          <t>カシニーナ　スウィートピンク　Ｍサイズ</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4521684213570</t>
+          <t>4987176328373</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ＫＴ５７環境袋策　超省資源強力ポリ袋４５Ｌ</t>
+          <t>レノア　ハピネス　ミスト　ホワイトムスクの香り　本体</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4562161951004</t>
+          <t>4549660964001</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ＥＣ１００再生原料５０％環境にやさしいポリ袋４５Ｌ</t>
+          <t>びっくらたまご　ちいかわ　～おふろぷかりん～</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4901417840455</t>
+          <t>4903018185027</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>エピラット　脱色クリーム　スピーディー</t>
+          <t>レディース毛乳源薬用スカルプエッセンス</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4902111776552</t>
+          <t>4570118118752</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　クリーミースクラブ　サクラ＆ムスク</t>
+          <t>びっくらたまご　ちいかわ　リボンなみんな</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4902111778341</t>
+          <t>4964596701146</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　ふわとろクリーミースクラブ　ミッドナイトラベンダー</t>
+          <t>サナ　なめらか本舗　とってもしっとり化粧水</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4902393394710</t>
+          <t>4987176318275</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Ｈ－７１　７０Ｌ　青　コンパクトタイプ</t>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フルーティークラシックブーケ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4902393750127</t>
+          <t>4902407395443</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Ｇ－２Ｊ大津市指定袋２０Ｌ１０枚　透明</t>
+          <t>ノンスメルドライくつ用せっけんの香り</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4902393750219</t>
+          <t>4902407395436</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えないごみ３０Ｌ　ＧＫ３２</t>
+          <t>ノンスメルドライくつ用</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4902393750257</t>
+          <t>4902407395429</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えないごみ４５Ｌ　ＧＫ４２</t>
+          <t>ノンスメルドライ下駄箱用せっけんの香り</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4902393750288</t>
+          <t>4987176293022</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌ　ＧＫ４５</t>
+          <t>レノア　クエン酸ｉｎ　超消臭　超無臭　さわやかシトラスの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4902393750332</t>
+          <t>4901070131648</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>神戸市燃えるごみ４５Ｌとって付　ＧＫ４７</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4902393750516</t>
+          <t>4936613072096</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ＧＣＮ１９　西宮市もやすごみ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>国産良品毎日あんしん綿棒１００本袋（１本包装）</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
-[...1801 lines deleted...]
-          <t>2026年07月14日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>