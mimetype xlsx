--- v4 (2026-08-14)
+++ v5 (2026-10-13)
@@ -97,5993 +97,23049 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4570118048431</t>
+          <t>4538353815485</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ＺＥＮＢＵＷＡＳＨ　ナンバーワン戦隊ゴジュウジャー</t>
+          <t>ペット食器洗剤レギュラー２０　イヌ</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年07月03日</t>
+          <t>2026年11月30日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4056800251346</t>
+          <t>4538353823640</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ウエラトーンツープラスワン　液状タイプ　９Ｇ</t>
+          <t>ペット食器洗剤プレミアム２５　ネコ</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年11月30日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4064666238838</t>
+          <t>4944109316470</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ウエラトーン２＋１　ミルキーＥＸ　７ＧＭ</t>
+          <t>デリケートゾーン用保湿パック</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月31日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4901105202022</t>
+          <t>4944109316999</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>泡だつバススポンジ　ナイロン　ＢＳ００１</t>
+          <t>ＥＸＯＳＯＭＥ　ＢＥＡＵＴＹ　ＳＥＲＵＭ</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月31日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4901329271934</t>
+          <t>4972379155437</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ヤシの雫　つめかえ</t>
+          <t>クリアデント　三角ようじ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月31日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4901433035804</t>
+          <t>4973307644382</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０１</t>
+          <t>フードカッター　バーガーコンクス</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月08日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4901433035811</t>
+          <t>4901987200819</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０２</t>
+          <t>ペーパーホイル</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月07日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4901433035828</t>
+          <t>4535304738695</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ヒロインクイックアイブロウＮ　０３</t>
+          <t>Ｑコジコジ　バスボール</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4901433107655</t>
+          <t>4538353815478</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>プルーフシャイニールージュ　４４</t>
+          <t>ペット食器洗剤プレミアム２５　イヌ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4901616309883</t>
+          <t>4538353815492</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
+          <t>ペット食器洗剤レギュラー</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4903367093523</t>
+          <t>4944109315343</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
+          <t>口元空間広々マスク　個別包装　ダークグレー</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4971902087917</t>
+          <t>7501001155841</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　柑橘の恵み　２０錠入</t>
+          <t>メキシコダウニーソフナーアロマフローラル</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4971902087924</t>
+          <t>4987176258496</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　森林の恵み　２０錠入</t>
+          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　用超特大サイズ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>4987176394804</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチリラックスナイトホワイトムスクの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4971902087931</t>
+          <t>4987176258793</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>薬用入浴剤　ノボピン温活　ハーブの恵み　２０錠入</t>
+          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　増量サイズ</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t>4987176395078</t>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチリラックスナイトホワイトムスクの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4977033114812</t>
+          <t>4987176277282</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>ぐでたまミニ</t>
+          <t>レノアハピネス　夢ふわタッチ　リラックスナイトホワイトムスクの香り　詰替え　用特大サイズ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>4987176395023</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチリラックスナイトホワイトムスクの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4977033211368</t>
+          <t>4987176319982</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>パラリンアートＣＳティシュ７０組</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>4987176394712</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチジャスミン＆ムスクの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4984824801578</t>
+          <t>4987176320148</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>アルカリ　単４増量　ＬＲ０３ＸＪＳＰ／５Ｈ</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　詰替え　超特大サイズ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t>4987176395115</t>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチジャスミン＆ムスクの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4902111777306</t>
+          <t>4987176350312</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り本体</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>4987176394750</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り本体</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4972525514439</t>
+          <t>4987176350336</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ツーウェイ・カカトのヤスリ</t>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替増量サイズ</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年10月02日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4972525534819</t>
+          <t>4987176350350</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ステンレス製鼻毛・ムダ毛用はさみ</t>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用特大サイズ</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t>4987176395122</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4902111734965</t>
+          <t>4987176350367</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　フレッシュ　洗顔料</t>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用超特大サイズ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年06月26日</t>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>4987176394699</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトブーケ＆リネンの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4902011115581</t>
+          <t>4902011733150</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
+          <t>エリエール　消毒できるアルコールタオル　本体</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年10月01日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4582559947495</t>
+          <t>0000045140921</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　冷感ネックリング・ホワイトＬ</t>
+          <t>ギャツビー　ムービングラバー　ワイルドシェイク</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2025年08月04日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>4902806137392</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　ワイルドシェイク　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4902393558297</t>
+          <t>4562378460870</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Y－29とって付きポリ袋20－25L半透明20枚</t>
+          <t>ネオアルファディーエックス１００ＭＬ</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2024年08月31日</t>
-[...14 lines deleted...]
-          <t>2024年08月01日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4902393559447</t>
+          <t>4562378462874</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Y44T とって付き45L 半透明 20枚</t>
+          <t>超ＢＩＧストロングクールペーパー</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2024年08月31日</t>
-[...14 lines deleted...]
-          <t>2024年04月08日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4902393325349</t>
+          <t>4562378466179</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>U34おトクなゴミ袋30L 半透明 30枚</t>
+          <t>鼻美盛鼻うがい洗浄器具付</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902393326445</t>
+          <t>4562378466186</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Ｕ４４Ｔ　おトクな！ゴミ袋　４５Ｌ　白半透明　３０枚</t>
+          <t>鼻美盛鼻うがい詰め替え</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2024年03月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4902393654401</t>
+          <t>4901070123155</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ペール用ゴミ袋４５Ｌ白半透明３０枚　Ｐ－５Ｒ</t>
+          <t>消臭力　プラグタイプ　つけかえ　みずみずしいシトラスバーベナの香り</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2023年12月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>4902393393409</t>
+          <t>4901070133048</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>ＣＰ５Ｒ　ペール用ゴミ袋　ノクーイン　４５Ｌ　白半透明</t>
+          <t>消臭力プラグタイプ　キッチン用　つけかえ２個セット　シトラスバーベナの香り</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>2023年09月01日</t>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4544434101194</t>
+          <t>4901070123162</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>デザイン女髪ブラシＳ　ＴＫ－９８１</t>
+          <t>消臭力　プラグタイプ　つけかえ　タバコ用　さわやかなマリンソープの香り</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2023年09月01日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>4901070133062</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　タバコ用　つけかえ２個セット　マリンソープの香り</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4902393539548</t>
+          <t>4901070126705</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ＵＨ４４強化ポリ袋４５Ｌ３０Ｐ半透明</t>
+          <t>消臭力　クリアビーズ　イオン消臭プラス　消臭剤　無香料　詰替え</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2022年12月15日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>4901070131921</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>消臭力クリアビーズ　イオン消臭プラス　大容量　つめかえ　マイルドサボン</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月01日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4902393539340</t>
+          <t>4901070128082</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ＵＨ３４強化ポリ３０Ｌ半透明３０枚</t>
+          <t>消臭力　トイレ用　携帯タイプ　エアリーサボンの香り</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2022年08月15日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>4902393580250</t>
+          <t>4901070132911</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＨ３４　ＮＯＣＯＯ　サニパックポリ袋　半透明　３０Ｌ</t>
+          <t>消臭力　トイレのミストＣＯＳＯＴＴＯ　携帯タイプ　エアリーサボン</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>2022年05月11日</t>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4902393507219</t>
+          <t>4901070128556</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋20L10枚0.018mm　HT21</t>
+          <t>消臭力　プラグタイプ　本体　ホワイトフローラルの香り</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t>4901070132959</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　リビング用　本体　ホワイトフローラルの香り</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4902393507318</t>
+          <t>4901070129249</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋３０Ｌ１０枚０．０１８ｍｍ　ＨＴ３１</t>
+          <t>消臭力　プラグタイプ　本体　ナチュラルソープの香り</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>4901070132966</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　トイレ用　本体　ホワイトサボンの香り</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4902393507417</t>
+          <t>4901070129584</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋４５Ｌ１０枚０．０２０ｍｍ　ＨＴ４１</t>
+          <t>消臭力プラグタイプ　つけかえ　２個セット　ホワイトフローラルの香り</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>4901070133017</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　玄関・廊下用　つけかえ２個セット　グリーンフローラルの香り</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4902393507929</t>
+          <t>4901070129591</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>容量表記入り白半透明ごみ袋９０Ｌ１０枚０．０２３ｍｍ　ＨＴ９２</t>
+          <t>消臭力プラグタイプ　つけかえ　２個セット　ナチュラルソープの香り</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2022年06月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4902393572590</t>
+          <t>4901070129645</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ＶＸ５９　ＶＡＬＵＥ４５Ｌ半透明５０枚</t>
+          <t>消臭力　トイレ用　携帯タイプ　フレアフルールの香り</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2022年06月28日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>4902393580311</t>
+          <t>4901070132928</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＨ６１　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+          <t>消臭力　トイレのミストＣＯＳＯＴＴＯ　携帯タイプ　フレアフルール</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>2022年05月11日</t>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4902393539449</t>
+          <t>4901070129775</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>UH54強化ポリ袋45L50P半透明</t>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　Ｓｔｉｃｋ　プレミアムアロマ　スティック　消臭芳香剤　本体</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2022年06月15日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>4902393580328</t>
+          <t>4901070132850</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>ＣＵＨ５４　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+          <t>消臭力　Ｅｐｕｒｅ　玄関・リビング用　Ｓｔｉｃｋ　本体　ピースフルウッド</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>2022年05月11日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年08月04日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4901329230702</t>
+          <t>4901070129904</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>匠の技　液体作業衣専用洗剤</t>
+          <t>消臭力　プラグタイプ　消臭剤　無香　玄関　部屋　リビング　無香性　詰替</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>4901329230818</t>
+          <t>4901070132997</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>匠の技　作業衣専用洗剤　液体</t>
+          <t>消臭力プラグタイプ　つけかえ２個セット　無香性</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>2026年09月01日</t>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4901417722812</t>
+          <t>4901070130757</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
+          <t>お部屋の消臭力Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　Ｓｔｉｃｋ　本体　エターナルギフト</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>4901417724311</t>
+          <t>4901070132836</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+          <t>消臭力　Ｅｐｕｒｅ　玄関・リビング用　Ｓｔｉｃｋ　本体　イノセントフローラル</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>2026年08月24日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4901417722829</t>
+          <t>4901070131860</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　Ｓｔｉｃｋ　金木犀　本体</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>4901417724328</t>
+          <t>4901070132843</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+          <t>消臭力　Ｅｐｕｒｅ　玄関・リビング用　Ｓｔｉｃｋ　本体　ザ・ティーラウンジ</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>2026年08月24日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4901417722836</t>
+          <t>4901080237910</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　ポンプ</t>
+          <t>アースコロイダルシリカ１２３</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4901417722843</t>
+          <t>4901080674319</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　ポンプ</t>
+          <t>アースコロイダルシリカ１００</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4901417722850</t>
+          <t>4901417175816</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　ポンプ</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>4901417724359</t>
+          <t>4901417175861</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　ポンプ</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>2026年08月24日</t>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4901417722867</t>
+          <t>4901417175830</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　トライアル</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>4901417724366</t>
+          <t>4901417175885</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　トライアル</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>2026年08月24日</t>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4901417722874</t>
+          <t>4901417616692</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
+          <t>いち髪　純・和草油</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4901417722881</t>
+          <t>4901417631961</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
+          <t>肌美精　うるおい浸透マスク　アクネ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4901417722898</t>
+          <t>4901417645432</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
+          <t>モイスタージュ　薬用エッセンスゲル（しっとり）</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4901417722904</t>
+          <t>4901601288179</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
+          <t>スマートキュート　ねじねじダブルクリップ　Ｍ</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
-[...14 lines deleted...]
-          <t>2026年08月24日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4903301353171</t>
+          <t>4901601307917</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
+          <t>ｃｏｓｍｅｕｐ　チークブラシ　Ｌ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4971633910126</t>
+          <t>4901601307924</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>エルモアカテキンマスクふつうサイズ３０枚</t>
+          <t>ｃｏｓｍｅｕｐ　スライドメイクブラシ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4973227211077</t>
+          <t>4901601972818</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
+          <t>ＨＫ０００５ＢＳスタイリングブラシＳ</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>4901601277500</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ００１０　スタンダードセレクション　スタイリングブローブラシＬ</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>2019年11月20日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4902424449921</t>
+          <t>4901601973334</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ドラネズミバリア強力忌避剤</t>
+          <t>ＨＫ０１１４　Ｂ’ｓ　ポケットコーム（シリコン・抗菌）</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>4901601277562</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ００５４　ポケットコーム</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>2021年03月01日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4900480226074</t>
+          <t>4901601973341</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>アクアリフレ　消臭ビーズ　無香料　本体</t>
+          <t>ＨＫ０１１５ＢＳポケットコーム１５０耐熱</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>4901601277579</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳポケットコーム１５０℃耐熱　ＨＬ００５５</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4903018116236</t>
+          <t>4901601973464</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>柳屋ヘアクリームソフト</t>
+          <t>ビーセレクション　スポンジカーラーＳ４Ｐ　ＨＫ０１３６</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>4901601303209</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>しっかりとまるヘアクッションカーラー　Ｓ　ＫＱ３１１５</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>2018年02月20日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4973307664014</t>
+          <t>4901601973471</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>デンタルキット　歯ブラシ付　カビゴン</t>
+          <t>ビーセレクション　スポンジカーラーＭ４Ｐ　ＨＫ０１３７</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>4901601303216</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>しっかりとまるヘアクッションカーラー　Ｍ　ＫＱ３１１６</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>2018年02月20日</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4987973221259</t>
+          <t>4901601973488</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　ミッドナイトグレイ</t>
+          <t>スポンジカーラーＬ　ＨＫ０１３８</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>4901601303223</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>しっかりとまるヘアクッションカーラー　Ｌ　ＫＱ３１１７</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>2018年02月20日</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4972453419394</t>
+          <t>4901601973495</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>冷感ひんやりタオルせっけんケース販売</t>
+          <t>ＨＫ０１４１ＢワンタッチカーラーＳ</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年07月17日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>4901601277951</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>スタンダードセレクションワンタッチカーラーＳ４Ｐ　ＨＬ０１６８</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>2019年05月21日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4987115540682</t>
+          <t>4901601973501</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>虫よけ　香リング　ブレスレットタイプ</t>
+          <t>Ｂ’ｓ　ワンタッチカーラーＭ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>4901601277968</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>ワンタツチカ－ラ－Ｍ４Ｐ　ＨＬ０１６９</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4987115545946</t>
+          <t>4901601973525</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズ　リキッドタイプ　１８０日　ナチュラルブーケの香り</t>
+          <t>ビーセレクション　マジックアップカーラーＳ５Ｐ　ＨＫ０１４６</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4894476014175</t>
+          <t>4901601973532</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>使い捨て食事用エプロン２０枚入り</t>
+          <t>ＨＫ０１４７ＢセレマジックアップカーラーＭ</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年07月13日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>4901601277999</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０１７２マジツクアツプカ－ラ－Ｍ</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4900480226401</t>
+          <t>4901601973549</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ピクス　泡のトイレクリーナー</t>
+          <t>ビーセレクション　マジックアップカーラーＬ３Ｐ　ＨＫ０１４８</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>4901601278002</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳマジックアップカーラーＬ３Ｐ　ＨＬ０１７３</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4900480226968</t>
+          <t>4901601973563</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>ピクス　排水口クリーナー　浴室用・台所用</t>
+          <t>シャワーキャップ抗菌　ＨＫ０１６１</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>4901601278019</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>シヤワ－キヤツプ　ＨＬ０１８１</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4901435877532</t>
+          <t>4901601974225</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>黒缶線香</t>
+          <t>ヘップリング　黒　抗菌　ＨＫ０２８１</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>4901601277760</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>ヘツプリングクロ　ＨＬ０１２７</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4902011115567</t>
+          <t>4901601974249</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
+          <t>ヘップリング　茶　抗菌　ＨＫ０２８３</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>4902011124378</t>
+          <t>4901601277777</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+          <t>ヘツプリングチヤ　ＨＬ０１２８</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>2026年03月10日</t>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4902011115574</t>
+          <t>4901601974706</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
+          <t>ＨＫ０３６０シャープナー</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月10日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4571631971435</t>
+          <t>4901601974973</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
+          <t>ハンドル眉毛抜き　ＨＫ０４２３</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年03月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <t>4901601278156</t>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳＰＣハンドルマユ毛抜き　ＨＬ０４０３</t>
+        </is>
+      </c>
+      <c r="F67" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4521684999863</t>
+          <t>4901601974997</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>プレミアムフィット手袋Ｓ　ＰＧＴ１１</t>
+          <t>オシャレ毛抜きラバー滑り止め付　ＨＫ０４２５</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D68" s="0" t="inlineStr">
+        <is>
+          <t>4901601278170</t>
+        </is>
+      </c>
+      <c r="E68" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ　オシャレ毛抜き</t>
+        </is>
+      </c>
+      <c r="F68" s="0" t="inlineStr">
+        <is>
+          <t>2014年09月22日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4521684999870</t>
+          <t>4901601975024</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>プレミアムフィット手袋Ｍ　ＰＧＴ１２</t>
+          <t>ＨＫ０４４１オシャレ用ハサミキャップ付</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <t>4901601278187</t>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳオシャレハサミ（キャップ付）　ＨＬ０４５１</t>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月23日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4521684999887</t>
+          <t>4901601975192</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ＰＧＴ１３プレミアムフィット手袋Ｌ</t>
+          <t>Ｂ’Ｓ凡天耳かき１本　ＨＫ０４７１</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D70" s="0" t="inlineStr">
+        <is>
+          <t>4901601278606</t>
+        </is>
+      </c>
+      <c r="E70" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ　凡天耳かき　１本入</t>
+        </is>
+      </c>
+      <c r="F70" s="0" t="inlineStr">
+        <is>
+          <t>2014年09月22日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4562161952650</t>
+          <t>4901601975208</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>ＣＲ３７０どうぶつ親子のフードパック２ｉｎ１</t>
+          <t>ＨＫ０４７２梵天耳かき</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D71" s="0" t="inlineStr">
+        <is>
+          <t>4901601278613</t>
+        </is>
+      </c>
+      <c r="E71" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０５６２　スタンダードセレクション　凡天耳かきＳ　２本入</t>
+        </is>
+      </c>
+      <c r="F71" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月01日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4521684218803</t>
+          <t>4901601975734</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ２３久喜宮代指定袋　不燃２０Ｌ１０枚　手付き</t>
+          <t>Ｂ’ｓ　ハイコンパクトソーイングセット</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D72" s="0" t="inlineStr">
+        <is>
+          <t>4901601278569</t>
+        </is>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０５２６　ハイコンパクトソーイングセット</t>
+        </is>
+      </c>
+      <c r="F72" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4521684218827</t>
+          <t>4901601975932</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ３３久喜宮代指定袋　不燃３０Ｌ１０枚　手付き</t>
+          <t>ＨＫ０６５１宝石爪ヤスリ</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D73" s="0" t="inlineStr">
+        <is>
+          <t>4901601278118</t>
+        </is>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ宝石ツメヤスリ　ＨＬ０６５１</t>
+        </is>
+      </c>
+      <c r="F73" s="0" t="inlineStr">
+        <is>
+          <t>2019年04月11日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4521684218834</t>
+          <t>4901609016989</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ３４久喜宮代指定袋　可燃３０Ｌ１０枚　手付き</t>
+          <t>スクラビングバブル取り替え式トイレ用スポンジクリーナースゴ落ちパッド本体</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4521684218841</t>
+          <t>4901616012974</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ３５久喜宮代指定袋　可燃３０Ｌ５０枚　手付き</t>
+          <t>Ｏｒａ２　オーラツー　プレミアム　クレンジングペースト　アロマティックミント</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>4901616013612</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>サンスターオーラツー　プレミアム　クレンジングペースト　［アロマティックミント］</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4521684218858</t>
+          <t>4902011100013</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ４３久喜宮代指定袋　不燃４５Ｌ１０枚　手付き</t>
+          <t>アテント超うすパンツ下着爽快シンプルホワイトＭ</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4521684218865</t>
+          <t>4902011100099</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ４４久喜宮代指定袋　可燃４５Ｌ１０枚　手付き</t>
+          <t>アテント超うすパンツ下着爽快シンプルホワイトＬ</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4521684218872</t>
+          <t>4902011100136</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ＫＵＫ４５久喜宮代指定袋　可燃４５Ｌ５０枚　手付き</t>
+          <t>アテント超うすパンツ下着爽快シンプルホワイトＭ</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4521684233226</t>
+          <t>4902011100174</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ＫＧＲ０２手付きポリ袋　柄付き　Ｍサイズ</t>
+          <t>アテント超うすパンツ下着爽快シンプルホワイトＬ</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4539060000553</t>
+          <t>4902011100334</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ＴＹＩ２４豊田市燃やすごみ指定袋小３０枚</t>
+          <t>アテント超うすパッド下着爽快シンプルホワイトＭお試し</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4995860510478</t>
+          <t>4902011100358</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>風呂水ポンプも洗える洗たく槽クリーナー</t>
+          <t>アテント超うすパッド下着爽快シンプルホワイトＬお試し</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2024年12月01日</t>
-[...14 lines deleted...]
-          <t>2021年10月15日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4901121208169</t>
+          <t>4902011100648</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>ネピア　ネピネピトイレットロール１２ロールシングル</t>
+          <t>エリエールジョコウキンＢＯＸカエ４０枚＊１０Ｐ</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2024年04月04日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4901121267616</t>
+          <t>4902011108293</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>ネピア　ネピネピトイレットロール１２ロールダブル</t>
+          <t>エリエールラクらクックパパッと手軽に使えるキッチンペーパー８０Ｗ１０Ｐ</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2024年04月04日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4935904216027</t>
+          <t>4902011109399</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズ押入れ用</t>
+          <t>エリエール除菌できるノンアルコールタオル携帯用３２枚</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2022年12月02日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4935904216041</t>
+          <t>4902011831795</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズふとん用</t>
+          <t>エリエール除菌できる抗菌成分プラスボックス本体４０枚</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2021年05月19日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年07月28日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4901498200148</t>
+          <t>4902011890303</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>敏感肌ボディソープ　泡タイプ　詰替え</t>
+          <t>ナチュラ　さら肌さらり　よれスッキリ吸水ナプキン</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年07月16日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>4902011128659</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラさら肌さらりおまもり吸水ライナー２０．５ｃｍ１５ｃｃ</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4973307531262</t>
+          <t>4902011890389</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>マスクストッカー　バーガーコンクス</t>
+          <t>ナチュラ　さら肌さらり　コットンよれスッキリ吸水</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年07月16日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>4902011128628</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラ　さら肌さらり天然コットン１００％おまもり吸水ライナー２０．５ｃｍ１５ｃｃ</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4902050441023</t>
+          <t>4902011890419</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>多目的住居用　アルコール除菌スプレー　詰替え</t>
+          <t>ナチュラさら肌さらりよれスッキリ吸水ナプキン</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年07月15日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>4902011128666</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラさら肌さらりおまもり吸水ライナー２０．５ｃｍ１５ｃｃ大容量</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4902050800097</t>
+          <t>4902011890488</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>第一石鹸薬用手指の消毒液シャワー置き型　本体</t>
+          <t>ナチュラ　さら肌さらり　軽やか吸水ライナー</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年07月15日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>4902011128635</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラ　さら肌さらりおまもり吸水ライナー１７ｃｍ５ｃｃ</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月28日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4901559212516</t>
+          <t>4902011890525</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳバスラボクール　星降る涼夜のバスタイム</t>
+          <t>ナチュラ　さら肌さらり　軽やか吸水パンティライナー　大容量</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>4902011128642</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラさら肌さらりおまもり吸水ライナー１７ｃｍ５ｃｃ大容量</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月27日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4902111727622</t>
+          <t>4902111771182</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　オイル</t>
+          <t>ダヴ　クリーミースクラブ　キウイ＆アロエ</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4973307626470</t>
+          <t>4902111775043</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　まいぜんシスターズ＋</t>
+          <t>ダヴ　ビューティーモイスチャー　泡ボディウォッシュ　つややか　つめかえ用</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4975292800477</t>
+          <t>4902111775074</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>ウィルナックススプレー</t>
+          <t>ダヴ　ビューティーモイスチャー　泡ボディウォッシュ　つややか　つめかえ用</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4582400832635</t>
+          <t>4902111775203</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓプロポリススパミストウォーター</t>
+          <t>ダヴ　ボディウォッシュ　ホホバオイル＆サンダルウッド　つめかえ用</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年06月15日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4571537796538</t>
+          <t>4902111775210</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>リーチ　ポップフロス　シナモン</t>
+          <t>ダヴ　ボディウォッシュ　プレミアム　モイスチャーケア　ポンプ</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>4902111785554</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　プレミアムモイスチャーケア　ポンプ</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4902407124432</t>
+          <t>4902111775227</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>スタイルメイト　プリーツ＆フリル　ピシふわミスト　無香料</t>
+          <t>ダヴ　ボディウォッシュ　プレミアム　モイスチャーケア　つめかえ用</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>4902111785561</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　プレミアムモイスチャーケア　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4973307539466</t>
+          <t>4902111775234</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>抗菌ウエットシート用フタ　アイムドラえもん</t>
+          <t>ダヴ　ボディウォッシュ　センシティブマイルド　ポンプ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4987115545083</t>
+          <t>4902111775241</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズ　アミ戸に貼るタイプ３６６日　無臭タイプ</t>
+          <t>ダヴ　ボディウォッシュ　センシティブマイルド　つめかえ用</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年06月12日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>4902111785776</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　センシティブマイルド　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4513574016163</t>
+          <t>4902111775258</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>ビューア　アロマ　シャンプー</t>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　ポンプ</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年06月11日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>4902111785745</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　ポンプ</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4973307664007</t>
+          <t>4902111775265</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>デンタルキット　歯ブラシ付　ピカチュウ</t>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　つめかえ用</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年06月10日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>4902111785752</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4987176305626</t>
+          <t>4902111775272</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　ポンプ</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>4987176386441</t>
+          <t>4902111785714</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　ポンプ</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4987176305701</t>
+          <t>4902111775289</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　つめかえ用</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>4987176386427</t>
+          <t>4902111785721</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ特大サイズ</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　つめかえ用</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4903601617065</t>
+          <t>4902111775296</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５カスタムコンフォートホルダー（替刃１コ付）</t>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>4902111785684</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ　ポンプ</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4973512320477</t>
+          <t>4902111775302</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>ヤシノミ洗剤　詰替用</t>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ　つめかえ用</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>4902111785691</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4973512580345</t>
+          <t>4902111775357</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>とろみ調整食品</t>
+          <t>ダヴ　ボディウォッシュ　ホホバオイル＆サンダルウッド　ポンプ</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4987696122086</t>
+          <t>4902111775364</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>うがい薬コロロ　ポンプ付</t>
+          <t>ダヴ　ボディウォッシュ　プレミアム　モイスチャーケア　つめかえ用</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2023年08月25日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>4902111786032</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　プレミアム　モイスチャーケア　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4973512263729</t>
+          <t>4902111775371</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>スマートハイジーン　ノロアウト　ウイルス・細菌除去スプレー　４００ｍｌ</t>
+          <t>ダヴ　ボディウォッシュ　センシティブマイルド　つめかえ用</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>4902111786070</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　センシティブマイルド　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年07月21日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4901435212760</t>
+          <t>4902111775388</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>安心ローソク立て</t>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　つめかえ用</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>4902111786063</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シアバター＆バニラ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4904510667851</t>
+          <t>4902111775395</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　つめかえ用</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>4902111786056</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ピーチ＆スイートピー　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4904510667868</t>
+          <t>4902111777887</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
+          <t>ダヴ　ボディウォッシュ　ラベンダー＆オーツミルク　ポンプ</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4904510667875</t>
+          <t>4902111777894</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
+          <t>ダヴ　ボディウォッシュ　ラベンダー＆オーツミルク　詰替え</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>4902111785783</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ラベンダー＆オーツミルク　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4904510996326</t>
+          <t>4902111777900</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
+          <t>ダヴ　ボディウォッシュ　ラベンダー＆オーツミルク　詰替え</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>4902111786087</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ラベンダー＆オーツミルク　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4904510996333</t>
+          <t>4902111779157</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
+          <t>薬用　ダヴ　ニキビケア泡ボディウォッシュ　なめらか素肌　ポンプ</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4904510997187</t>
+          <t>4902125524422</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
+          <t>エスプリドテ　ハンド＆ネイルクリーム</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4904510997194</t>
+          <t>4902468350009</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
+          <t>ツボクサ配合化粧水</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4904510997200</t>
+          <t>4902806125689</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
+          <t>ルシード　ワンプッシュケアカラー　ライトブラック</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4904510997217</t>
+          <t>4902806317787</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
+          <t>ギャツビー　ムービングラバー　クールウェット</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>4902806137446</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　クールウェット　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4906156036237</t>
+          <t>4902899455120</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>デュレックス　潤滑ゼリー　ウォーム</t>
+          <t>オンパックス　スリッパつま先用</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4906156100228</t>
+          <t>4902899455137</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
+          <t>はるオンパックスＡｉｒｙ</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4906156500653</t>
+          <t>4903301274841</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュ　リンス</t>
+          <t>アクロン　ナチュラルソープの香り　本体</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>4906156501636</t>
+          <t>4903301384649</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュリンス</t>
+          <t>アクロン汗皮脂スッキリケア本体</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>2026年08月19日</t>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4906156602760</t>
+          <t>4903301282860</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
+          <t>トップ　クリアリキッド</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4906156602777</t>
+          <t>4903301321330</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
+          <t>キレイキレイ　薬用泡ハンドソープ　携帯用</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4906156801637</t>
+          <t>4903301355700</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
+          <t>香りつづくトップ　スウィートハーモニー　つめかえ</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4906156802764</t>
+          <t>4903301355717</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　つめかえ</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4973202504118</t>
+          <t>4903301375234</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ベビー清浄綿</t>
+          <t>ルックプラス　バスタブクレンジングＨＡＲＤ洗浄　つめかえ用大サイズ</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>4903301385127</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジングＨＡＲＤ洗浄つめかえ用大サイズ</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4973202611861</t>
+          <t>4956810863914</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>セフティハンター　厚手大判</t>
+          <t>Ｔｏｗｅｌ　Ｂａｒ　Ｓｔｏｒａｇｅ　タオルバーフック　大　２個入</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4973512258688</t>
+          <t>4956810880614</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　ミルキーローション</t>
+          <t>シャワーホルダー　ハンギングバー</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4973512259296</t>
+          <t>4970512001771</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
+          <t>ＤｅｗＡｉｒメガネ・スマホドライクリーナー</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4973512259463</t>
+          <t>4971710388732</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+          <t>サロンスタイル　ボタニカルトリートメントヘアウォーター　さらさら</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4973512259487</t>
+          <t>4971710388749</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
+          <t>サロンスタイル　ボタニカルトリートメントヘアウォーター　詰替え　さらさら</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4973512263415</t>
+          <t>4971710388756</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
+          <t>サロンスタイル　ボタニカルトリートメントヘアウォーター　しっとり</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4973512263439</t>
+          <t>4971710393187</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
+          <t>グレイスワン　薬用　ホワイトニングエッセンス</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4973512263446</t>
+          <t>4971710397550</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>ハンドラボ　薬用　泡ハンドソープ</t>
+          <t>ソフティモ　ナチュサボン　セレクト　ホワイト　泡ボディウォッシュ　リッチモイスト</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4973512263897</t>
+          <t>4971710397574</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
+          <t>ソフティモ　ナチュサボン　セレクト　ホワイト　泡ボディウォッシュ　リッチモイスト　詰替え</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4973512308499</t>
+          <t>4971710586749</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん</t>
+          <t>サロンスタイル　ビオリス　ピュアレタッチ　グロウヘア　オイルインミスト</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4973512308581</t>
+          <t>4971710587456</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん詰替え</t>
+          <t>ジュレーム　ｉＰ　タラソリペア　キューティクルボンド　ヘアオイル</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4973512308741</t>
+          <t>4976552041555</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけん　詰替え</t>
+          <t>マナ　ボディスクラブ　リッチフラワー</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4973512308765</t>
+          <t>4976552041562</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たく用せっけんゼラニウム</t>
+          <t>マナ　ボディスクラブクラシックハーバル</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4973512308772</t>
+          <t>4987244204004</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
+          <t>和光堂　シツカロールハイ　紙</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年08月31日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4903111253173</t>
+          <t>4987115854635</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>チャームナップ長時間快適用消臭タイプ</t>
+          <t>トイレ用ティンクル　直射・泡２ＷＡＹスプレー</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年08月21日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4210201347828</t>
+          <t>4975759207023</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
+          <t>ベイルジスタ傘用</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月28日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4543268105187</t>
+          <t>4544434101613</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>クレンジングジェルバーム</t>
+          <t>ＴＫ－１５０５獣毛＋ナイロン毛ブローブラシ</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4543268107761</t>
+          <t>4544434102023</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ナイトモイスチャーローション</t>
+          <t>オトモブラシ　ＯＴー５００</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4543268108560</t>
+          <t>4571621446127</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>ＬＵＬＵＭＩＮＡモーニングモイスチャーローション</t>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4543268109758</t>
+          <t>4901221701317</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>シャルドネ香るシートマスク</t>
+          <t>ＥＰ－０１３１　ゼロプレミアムケアズ　リフレッシュ</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月10日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4543268110006</t>
+          <t>4903301344575</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>あんずとアゼライン酸フェイス＆ネックマスク</t>
+          <t>アクロン　フローラルブーケの香り　詰替え</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月10日</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>4903301384526</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>アクロンふんわりなめらかケアつめかえ用</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4901234381513</t>
+          <t>4903301052067</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>ミーアンドハー　ミルキィグロスジェル</t>
+          <t>キレイキレイ　うがい薬　フルーツミント　ピーチ味</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4901234381995</t>
+          <t>4902430036016</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>ミーアンドハー　ミルキィグロスジェル　モアシャイン</t>
+          <t>置き型ファブリーズ　無香　つけかえ用</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年09月02日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4902125384811</t>
+          <t>4967576646611</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　沈香</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　デイリーフィットマスク　立体　ふつうサイズ　ニュアンスグレー　ＲＫ－Ｆ３０ＳＸＨ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4902125384835</t>
+          <t>4901525004305</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　金木犀</t>
+          <t>カウブランド　無添加　メイク落としオイル　詰替え</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t>4901525013260</t>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　無添加メイク落としオイル　詰替用</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4902125384842</t>
+          <t>4995860517538</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　桜</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
           <t>2026年07月31日</t>
         </is>
       </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t>4995860519228</t>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>６タイプの酵素が効くエリ・そで洗剤バブルＥＸ</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月21日</t>
+        </is>
+      </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4902125384859</t>
+          <t>4902050441016</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　緑茶</t>
+          <t>多目的住居用　アルコール除菌スプレー　本体</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4902806130607</t>
+          <t>4902111725451</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　フェイストレーニング　ミネラルクリーム</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　コンディショナー</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年07月29日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4902806130614</t>
+          <t>4987176336323</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>4987176402554</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4902806130621</t>
+          <t>4538353807794</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>ゼットフェイス　バイタライジング　ミネラルエッセンス</t>
+          <t>おでかけ洗剤（１５シート）</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年07月24日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4973202414042</t>
+          <t>4977033114812</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>うふっと　スウヨタオルふんわり大判ロールタイプ</t>
+          <t>ぐでたまミニ</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4973202703016</t>
+          <t>4977033116076</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>油流し隊</t>
+          <t>アニアポケット</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4548404102242</t>
+          <t>4977033117530</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>クリピカ　汚れ落ち抜群クロス</t>
+          <t>超宇宙刑事ギャバン　インフィニティ</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年07月13日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4562384608204</t>
+          <t>4547691778772</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>ミライパウダー　納豆</t>
+          <t>ＰＥＴクロス養生用テープ若草　４１８</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年07月13日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4995860518672</t>
+          <t>4901070910281</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
+          <t>ドライペット　ウォークインクローゼット専用</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年07月10日</t>
-[...14 lines deleted...]
-          <t>2026年07月21日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4901105258319</t>
+          <t>4977033116991</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>貼りつくバスクリーナー　ピンク　ＢＸ８０１</t>
+          <t>推しの子６コパック</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4902111777238</t>
+          <t>4977033117240</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バスグロウ　ストレートアンドシャイン　シャンプー　ポンプ</t>
+          <t>キミとアイドルプリキュア♪</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2025年02月28日</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t>4977033117516</t>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>名探偵プリキュア　ポケットティシュ</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4967576673730</t>
+          <t>4901730020077</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ペールベージュ×ボルドー　ＲＮ－Ｈ５ＳＵＦ</t>
+          <t>バンドエイド　救急絆創膏肌色タイプ　スモールサイズ</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2023年09月24日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4973307546495</t>
+          <t>4975759041757</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>抗菌ストローコップ　カーズ</t>
+          <t>ジェットガラコＭＩＮＩ　６０ＭＬ</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2019年11月30日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月13日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4973307590122</t>
+          <t>4540094412939</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>化粧筆セット　ディズニー　プリンセス</t>
+          <t>ｗｉｔｈ　ＢＩＯ　ヌメリ予防スプレー</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4987176356239</t>
+          <t>4582400832659</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　本体</t>
+          <t>Ｐ’ｓ　ビタミン＆リフレッシュ　ミストローション</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
-[...14 lines deleted...]
-          <t>2026年07月27日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4987973221266</t>
+          <t>4904651182220</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　クイーンパープル</t>
+          <t>メンズパルティ　エナジーブリーチカラー　インディゴアッシュ</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年07月08日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4525636322969</t>
+          <t>4904651183012</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>ボディスポンジ２　ハンギョドン</t>
+          <t>メンズパルティ　カラーワックス　＜ブライトレッド＞</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4571537797214</t>
+          <t>4904651186266</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>リーチクライデン　ピュアミントの香り</t>
+          <t>ダリヤ　椿オイル配合　しっとりヘアクリーム</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4973227314563</t>
+          <t>4525636322907</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ２（ＳＳ）</t>
+          <t>ボディスポンジ２　ハローキティ</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年07月07日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4902125384828</t>
+          <t>4900480226944</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>かゆらぎ　今昔香　白檀</t>
+          <t>マジックフィルター　ヤシガラ活性炭　冷蔵庫用脱臭剤</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年07月06日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4573475401635</t>
+          <t>4901750844349</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>エアコン室外機保護パネル</t>
+          <t>アクティパワー消臭パッド１２００</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4987241190874</t>
+          <t>4903111302710</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>スキンアクア　スーパーモイスチャー　エッセンス</t>
+          <t>ソフィオ－ガニックコットン温活ショ－ツＬグレ－</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4513574037502</t>
+          <t>4904651182213</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>麗白　ハトムギ　ボディローション　無香料タイプ</t>
+          <t>メンズパルティ　エナジーブリーチカラー　シルバーアッシュ</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4570084523628</t>
+          <t>4977517008255</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｓ</t>
+          <t>プロミック　クリスマスローズ用</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4570084523635</t>
+          <t>4903301287483</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｍ</t>
+          <t>キレイキレイ泡で出る消毒液</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月01日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4570084523642</t>
+          <t>4571537797207</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>すべり止めシール　肉球ピタット　Ｌ</t>
+          <t>リーチクライデン　クラシックミントの香り</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4570084524809</t>
+          <t>4901417175823</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ＡＷＡＮソープディスペンサー</t>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　詰替用</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t>4901417175878</t>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>ＹＯＨＡＤＡ　ボディウォッシュ　詰替用</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4570084524939</t>
+          <t>4901601973907</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ＭＯＣＯＮＡペット用ドライタオル</t>
+          <t>スリーピン黒　ＨＫ０２１１</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t>4901601277807</t>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>スリ－ピンブラツク　ＨＬ０１４２</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4571113802158</t>
+          <t>4902111775401</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>全身洗浄料ＩＣＥじゃん詰替用</t>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ　つめかえ用</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t>4902111786049</t>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ライスファーメント＆キンモクセイ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4571113808037</t>
+          <t>4973307625183</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>泡ボディソープレモン　本体</t>
+          <t>クリア歯ブラシ　乳児用　はらぺこあおむし</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4571113808044</t>
+          <t>4987176319692</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>泡ボディソープ椿咲　本体</t>
+          <t>レノア　ハピネス　夢ふわタッチ　ジャスミン＆ムスクの香り　詰替え　増量サイズ</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D182" s="0" t="inlineStr">
+        <is>
+          <t>4987176394941</t>
+        </is>
+      </c>
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチジャスミン＆ムスクの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4571113808150</t>
+          <t>4987176333513</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>オリエンタルムスクボディソープ本体</t>
+          <t>パンパース　おやすみパンツ　ビッグサイズ　ウルトラジャンボ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月30日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4571113808273</t>
+          <t>4901987254423</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Ｃプラス泡ボディソープ本体</t>
+          <t>洗たく機フィルター　乾燥フィルター用</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月29日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4571113808358</t>
+          <t>4987176319661</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Ｃプラスレモン石鹸</t>
+          <t>レノア　ハピネス　夢ふわタッチ　アンティークローズの香り　本体</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t>4987176394637</t>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香り本体</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4901405006528</t>
+          <t>4987072078631</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>香りの記憶チョコレートバラ詰</t>
+          <t>サワデー　気分はじけるピーチの香り　詰替え</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月28日</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t>4987072102237</t>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルパルファムラメールノアールつめ替用</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4901435212074</t>
+          <t>4901121274805</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　さくら</t>
+          <t>ネピアトイレットロールダブル</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4901435212081</t>
+          <t>4987072088289</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　ばら</t>
+          <t>サワデー　ハッピー　パルファム　ラメールノアール</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月25日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4901435212098</t>
+          <t>4571621446103</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　ラベンダー</t>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　柴犬　無香料</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4901435212104</t>
+          <t>4571621446134</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　しゃぼん</t>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　シマエナガ　森林浴の香り</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月15日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4901435212111</t>
+          <t>4901750847029</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　森林</t>
+          <t>アクティワイドパッド布感覚通気性５００プラス</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4901435212128</t>
+          <t>4973307566158</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>花げしきプチ　白檀</t>
+          <t>ビーズ保冷剤　ディノサウルス　ブラキオサウルス</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月04日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4903367093608</t>
+          <t>4987176278029</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>バスタブクリーナー詰替用</t>
+          <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t>4987176392824</t>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスホワイトムスクの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4903367093639</t>
+          <t>4987176278050</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>アロエマイルド食器用洗剤　詰替用</t>
+          <t>レノア　オードリュクス　ホワイトムスクの香り　本体</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t>4987176392879</t>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスホワイトムスクの香り本体</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4903367093653</t>
+          <t>4987176278067</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>トイレ泡クレンジング大容量　詰替用</t>
+          <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t>4987176392862</t>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスイノセントリリー＆ジャスミンの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4903367093684</t>
+          <t>4902407024411</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>オリエンタルムスク消臭剤詰替用</t>
+          <t>アイスノン　首もとひんやり　氷結ベルト</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月03日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4903367093943</t>
+          <t>4902407025173</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>柔軟剤ウルトラ消臭クエン酸イン詰替用</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月03日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4903367306340</t>
+          <t>4902407025258</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>アロエマイルド食器用洗剤　本体</t>
+          <t>アイスノン　シャツミスト　ＩＣＥ　ＫＩＮＧ　ピーチの香り</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月03日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4903367306371</t>
+          <t>4902407025296</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>トイレ泡クレンジング　本体</t>
+          <t>アイスノン　シャツミスト　ＳＴＲＯＮＧ　ＣＯＯＬ</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月03日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4973202414110</t>
+          <t>4901525004312</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>コットン・ラボ　うふっとスウヨタオルふんわり携帯用</t>
+          <t>カウブランド　無添加　メイク落とし　ミルク　詰替え</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t>4901525013284</t>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　無添加メイク落としミルク　詰替用</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4977033411591</t>
+          <t>4901525010962</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>かんたん除菌ウエットノンアルコール</t>
+          <t>バウンシア　ボディソープ　エアリーブーケの香り　ポンプ付</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t>4901525013338</t>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　エアリーブーケの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4976558004615</t>
+          <t>4902407124081</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>ライフフェイシャルタオル２５枚入</t>
+          <t>ミセスロイド　スタイルメイト　部屋干し臭の消臭・防臭ミスト</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年06月29日</t>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4977033411522</t>
+          <t>4957434010043</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>ポケモンノンアル除菌ウェット２０枚</t>
+          <t>メガネスマホクリーナー　９９％除菌</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年06月26日</t>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t>4957434011538</t>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>昭和ラクリーナ９９％除菌メガネスマホクリーナー２０２６</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4931839218037</t>
+          <t>4957434010050</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　ミケ柄</t>
+          <t>ラクリーナ　９９％除菌　メガネスマホクリーナー</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t>4957434011545</t>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>昭和ラクリーナ９９％除菌メガネスマホクリーナー２０２６</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4931839218044</t>
+          <t>4516825003165</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　サバトラ柄</t>
+          <t>ティポス　超刺激！目覚まシート</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4931839218051</t>
+          <t>4516825006654</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりシート　ハチワレ柄</t>
+          <t>超はっ水剤弾き　布製品用</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4931839218068</t>
+          <t>4570118132949</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　ミケ柄</t>
+          <t>こどもハブラシ　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t>4582769938337</t>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>こどもハブラシ　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4931839218075</t>
+          <t>4570118132956</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　ハチワレ柄</t>
+          <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
+          <t>4582769938344</t>
+        </is>
+      </c>
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>ＺＥＮＢＵ　ＷＡＳＨ　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4931839218082</t>
+          <t>4570118132963</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>にゃんとクールなひんやりネックリング　サバトラ柄</t>
+          <t>救急ばんそうこう　仮面ライダーゼッツ</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t>4582769938368</t>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>救急ばんそうこう　仮面ライダーマイス</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4987067465309</t>
+          <t>4595121168730</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番　貼らない　レギュラー</t>
+          <t>毎日とりかえスポンジ</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4987067465408</t>
+          <t>4901080590312</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼らないレギュラー</t>
+          <t>Ｓｕｋｋｉ－ｒｉ！ＣＯＲＫ＋ＳＴＩＣＫ－Ｐｕｒｉｔｕｒｅ－「大樹の下で」</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4987067466504</t>
+          <t>4901329110073</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼らないミニ</t>
+          <t>カネヨスーパー泡立ちクレンザー</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4987067466801</t>
+          <t>4901329190372</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るミニ</t>
+          <t>カネヨブリーチ</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4987067466900</t>
+          <t>4901329210889</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>新ぬくぬく当番貼るミニ</t>
+          <t>カネヨンエココジーパック</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4987067827701</t>
+          <t>4901329230702</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ用</t>
+          <t>匠の技　液体作業衣専用洗剤</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>4987973222614</t>
+          <t>4901329230818</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ用</t>
+          <t>匠の技　作業衣専用洗剤　液体</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>2026年09月04日</t>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4987067828005</t>
+          <t>4901329240428</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　靴下用</t>
+          <t>カネヨ　洗たくせっけん</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月04日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4987067843206</t>
+          <t>4901329290768</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ用</t>
+          <t>ナチュラル暮らしクエン酸</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>4987067843503</t>
+          <t>4901329500072</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>ぬくぬく当番　くつ下用</t>
+          <t>無添加せっけん　ハンドソープ</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2026年06月25日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t>4901329500256</t>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>無添加せっけんハンドソープ</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4964495600854</t>
+          <t>4901329500102</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>キッズハミガキ　ストロベリー</t>
+          <t>無添加泡のせっけんボディーソープ</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2026年06月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>4964495600113</t>
+          <t>4901329500263</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>あわだたないこどもハミガキ　いちご香味</t>
+          <t>無添加泡のせっけんボディソープ</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>2006年06月01日</t>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4987176301574</t>
+          <t>4901417722850</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2026年06月05日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>4987176386526</t>
+          <t>4901417724359</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香り本体</t>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>2026年06月08日</t>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4903301348887</t>
+          <t>4901417722874</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>業務用　プロ用リードペーパー１００　大サイズ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2025年07月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>4901670118223</t>
+          <t>4901417724373</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>プロ用リードペーパー大サイズ１００枚×２ロール</t>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　詰替用</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>2026年04月01日</t>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026年07月14日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4901525010955</t>
+          <t>4901417722881</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2026年09月01日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t>4901417724380</t>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　詰替用</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4901601178920</t>
+          <t>4901417722898</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>ＫＫ　ソフトスパチュラ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>4901601188202</t>
+          <t>4901417724274</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>ＤＨ８２３６　ＫＫ　シリコーンソフトスパチュラ</t>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（シルキースムース）</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>2026年07月01日</t>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4901601213775</t>
+          <t>4901417722904</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>軽いフライパン（ＩＨ対応）　２６ＣＭ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>4901601189360</t>
+          <t>4901417724281</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>ＤＷ５７０１　Ｎ　軽いフライパン（ＩＨ対応）　２６ｃｍ</t>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（リペアモイスト）</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>2026年07月20日</t>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4901601213805</t>
+          <t>4901435212760</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
+          <t>安心ローソク立て</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
-[...14 lines deleted...]
-          <t>2026年07月20日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4904070062684</t>
+          <t>4902407395412</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>日本酒のラクうるジェルクリーム</t>
+          <t>ノンスメルドライ下駄箱用</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>4904070080305</t>
+          <t>4902407395528</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>日本酒のオールインワンジェルクリーム</t>
+          <t>ノンスメルさわやかシューズ　下駄箱用　活性炭パワー</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>2026年08月03日</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4987176292452</t>
+          <t>4903301353157</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+          <t>ソフラン　アロマリッチ　ジュリエット　つめかえ用</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4987176292599</t>
+          <t>4903301353171</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
+          <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4987176292766</t>
+          <t>4904510667851</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4987176292797</t>
+          <t>4904510667868</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4987176336385</t>
+          <t>4904510667875</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　超メガジャンボサイズ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4987176147820</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　ポンプ</t>
+          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4987176147837</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　ポンプ</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4987176147868</t>
+          <t>4904510997187</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　つめかえ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4987176147875</t>
+          <t>4904510997194</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　つめかえ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4987176147882</t>
+          <t>4904510997200</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　ポンプ</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4987176147899</t>
+          <t>4904510997217</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　ポンプ</t>
+          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4987176147929</t>
+          <t>4906156036237</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　つめかえ</t>
+          <t>デュレックス　潤滑ゼリー　ウォーム</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4987176147936</t>
+          <t>4906156100228</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　つめかえ</t>
+          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4987176170767</t>
+          <t>4906156500653</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>和の実　ｂｙ　ヘアレシピ　とろとろトリートメントヘアマスク</t>
+          <t>フィニッシュ　リンス</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2026年07月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <t>4906156501636</t>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <t>フィニッシュリンス</t>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月19日</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4901329220918</t>
+          <t>4906156602760</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>無香料おふろの洗剤</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2026年07月31日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026年06月16日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4987176292438</t>
+          <t>4906156602777</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4987176292759</t>
+          <t>4906156801637</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4987176336323</t>
+          <t>4906156802764</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2026年07月25日</t>
-[...14 lines deleted...]
-          <t>2026年09月18日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年10月06日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="0" t="inlineStr">
         <is>
+          <t>4964596701153</t>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　乳液</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" s="0" t="inlineStr">
+        <is>
+          <t>4964596701160</t>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　クリーム</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
+          <t>4964596701184</t>
+        </is>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　しっとり化粧水　詰替え</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248" s="0" t="inlineStr">
+        <is>
+          <t>4971633910126</t>
+        </is>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <t>エルモアカテキンマスクふつうサイズ３０枚</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249" s="0" t="inlineStr">
+        <is>
+          <t>4973202504118</t>
+        </is>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>ベビー清浄綿</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" s="0" t="inlineStr">
+        <is>
+          <t>4973202611861</t>
+        </is>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>セフティハンター　厚手大判</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" s="0" t="inlineStr">
+        <is>
+          <t>4973227211077</t>
+        </is>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252" s="0" t="inlineStr">
+        <is>
+          <t>4973227314570</t>
+        </is>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ３（Ｓ）</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <t>4973227314587</t>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ４（Ｍ）</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <t>4973512258688</t>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．ベビー　ミルキーローション</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" s="0" t="inlineStr">
+        <is>
+          <t>4973512259296</t>
+        </is>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256" s="0" t="inlineStr">
+        <is>
+          <t>4973512259463</t>
+        </is>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257" s="0" t="inlineStr">
+        <is>
+          <t>4973512259487</t>
+        </is>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258" s="0" t="inlineStr">
+        <is>
+          <t>4973512263385</t>
+        </is>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　薬用泡ハンドソープ　詰替用</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <t>4973512263415</t>
+        </is>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t>4973512263330</t>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　薬用泡ハンドソープ　詰替用</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260" s="0" t="inlineStr">
+        <is>
+          <t>4973512263439</t>
+        </is>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <t>4973512263323</t>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　薬用泡ハンドソープ</t>
+        </is>
+      </c>
+      <c r="F260" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G260" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261" s="0" t="inlineStr">
+        <is>
+          <t>4973512263897</t>
+        </is>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <t>4973512263903</t>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
+        <is>
+          <t>ハンドラボ　アルコール消毒スプレー</t>
+        </is>
+      </c>
+      <c r="F261" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262" s="0" t="inlineStr">
+        <is>
+          <t>4973512308499</t>
+        </is>
+      </c>
+      <c r="B262" s="0" t="inlineStr">
+        <is>
+          <t>アラウ　洗たく用せっけん</t>
+        </is>
+      </c>
+      <c r="C262" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D262" s="0" t="inlineStr">
+        <is>
+          <t>4973512261862</t>
+        </is>
+      </c>
+      <c r="E262" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．　洗たくせっけん</t>
+        </is>
+      </c>
+      <c r="F262" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263" s="0" t="inlineStr">
+        <is>
+          <t>4973512308581</t>
+        </is>
+      </c>
+      <c r="B263" s="0" t="inlineStr">
+        <is>
+          <t>アラウ　洗たく用せっけん詰替え</t>
+        </is>
+      </c>
+      <c r="C263" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D263" s="0" t="inlineStr">
+        <is>
+          <t>4973512261879</t>
+        </is>
+      </c>
+      <c r="E263" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．　洗たくせっけん　詰替用</t>
+        </is>
+      </c>
+      <c r="F263" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="0" t="inlineStr">
+        <is>
+          <t>4973512308741</t>
+        </is>
+      </c>
+      <c r="B264" s="0" t="inlineStr">
+        <is>
+          <t>アラウ　洗たく用せっけん　詰替え</t>
+        </is>
+      </c>
+      <c r="C264" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D264" s="0" t="inlineStr">
+        <is>
+          <t>4973512261886</t>
+        </is>
+      </c>
+      <c r="E264" s="0" t="inlineStr">
+        <is>
+          <t>アラウ．　洗たくせっけん　詰替用</t>
+        </is>
+      </c>
+      <c r="F264" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="0" t="inlineStr">
+        <is>
+          <t>4973512308765</t>
+        </is>
+      </c>
+      <c r="B265" s="0" t="inlineStr">
+        <is>
+          <t>アラウ　洗たく用せっけんゼラニウム</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" s="0" t="inlineStr">
+        <is>
+          <t>4973512308772</t>
+        </is>
+      </c>
+      <c r="B266" s="0" t="inlineStr">
+        <is>
+          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" s="0" t="inlineStr">
+        <is>
+          <t>4976187234001</t>
+        </is>
+      </c>
+      <c r="B267" s="0" t="inlineStr">
+        <is>
+          <t>中村　格子ふきん</t>
+        </is>
+      </c>
+      <c r="C267" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="0" t="inlineStr">
+        <is>
+          <t>4976558007555</t>
+        </is>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Ａｇ＋抗菌綿棒１６０本ケース入</t>
+        </is>
+      </c>
+      <c r="C268" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="0" t="inlineStr">
+        <is>
+          <t>4995860513936</t>
+        </is>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>風呂釜＆バス用品まとめて洗浄バスアシスト</t>
+        </is>
+      </c>
+      <c r="C269" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t>4995860519310</t>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>超浸透型風呂釜＋バス用品洗浄</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="0" t="inlineStr">
+        <is>
+          <t>4902050170558</t>
+        </is>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>キッチンクラブアルコール除菌スプレー抗菌プレミアム　本体</t>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月28日</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="0" t="inlineStr">
+        <is>
+          <t>4902111747002</t>
+        </is>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <t>ラックス　プレミアム　ボタニフィーク　ダメージリペア　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月28日</t>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="0" t="inlineStr">
+        <is>
+          <t>4901525011075</t>
+        </is>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　エアリーブーケの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月27日</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t>4901525013345</t>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　エアリーブーケの香り　詰替用</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273" s="0" t="inlineStr">
+        <is>
+          <t>4902111747019</t>
+        </is>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>ラックス　プレミアム　ボタニフィーク　ダメージリペア　トリートメント　詰替え</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月27日</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274" s="0" t="inlineStr">
+        <is>
+          <t>4977033411430</t>
+        </is>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>すみっコぐらし　ウェットティッシュ</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月26日</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275" s="0" t="inlineStr">
+        <is>
+          <t>4550309175702</t>
+        </is>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>スコッチブライト　キッチン用ミニブラシ</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276" s="0" t="inlineStr">
+        <is>
+          <t>4571631971206</t>
+        </is>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>限定）オクチシャインマスカット</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <t>4987176362933</t>
+        </is>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４ＤＹｏｒｕのホワイトラベンダー＆ジャスミンの香り本体</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t>4987176402530</t>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香り本体</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278" s="0" t="inlineStr">
+        <is>
+          <t>4967576369978</t>
+        </is>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>Ｃｏｔｔｏｎｍｏｒｅ　コットンモア　内側ガーゼマスク　小さめサイズ　ＰＫ－Ｇ３０Ｓ</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279" s="0" t="inlineStr">
+        <is>
+          <t>4967576646512</t>
+        </is>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　デイリーフィットマスク　立体　ふつうワイドサイズ　ナイトブルー　ＲＫ－Ｆ５ＭＸＮ</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="0" t="inlineStr">
+        <is>
+          <t>4967576646567</t>
+        </is>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　デイリーフィットマスク　立体　ふつうサイズ　ブラック　ＲＫ－Ｆ３０ＳＢＫ</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281" s="0" t="inlineStr">
+        <is>
+          <t>4967576646604</t>
+        </is>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　立体　ふつうサイズ　３０枚　シャボン　ＲＫ－Ｆ３０ＳＸＦ</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282" s="0" t="inlineStr">
+        <is>
+          <t>4967576646628</t>
+        </is>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　立体　ふつうサイズ　３０枚　ナイトブルー　ＲＫ－Ｆ３０ＳＸＮ</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283" s="0" t="inlineStr">
+        <is>
+          <t>4967576648288</t>
+        </is>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>美フィットマスク　ふつうサイズ　ホワイト　ＰＫ－Ｂ３０ＭＷ</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284" s="0" t="inlineStr">
+        <is>
+          <t>4967576648332</t>
+        </is>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>美フィットマスク　ふつうサイズ　３０枚　ニュアンスグレー　ＰＫ－Ｂ３０ＭＸＨ</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285" s="0" t="inlineStr">
+        <is>
+          <t>4967576671989</t>
+        </is>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>不織布プリーツマスク　小さめサイズ　ホワイト　ＰＮ－ＮＣ６０Ｓ</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286" s="0" t="inlineStr">
+        <is>
+          <t>4902430877725</t>
+        </is>
+      </c>
+      <c r="B286" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　　ナチュリス　ラベンダー＆ユーカリ　つめかえ</t>
+        </is>
+      </c>
+      <c r="C286" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G286" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287" s="0" t="inlineStr">
+        <is>
+          <t>4987176084132</t>
+        </is>
+      </c>
+      <c r="B287" s="0" t="inlineStr">
+        <is>
+          <t>クルマ用ファブリーズＷ除菌　　ウイルス除去成分最高レベル</t>
+        </is>
+      </c>
+      <c r="C287" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G287" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288" s="0" t="inlineStr">
+        <is>
+          <t>4987176239082</t>
+        </is>
+      </c>
+      <c r="B288" s="0" t="inlineStr">
+        <is>
+          <t>除菌　ジョイ　コンパクト　贅沢シトラスレモンの香り　キャップ付き詰替え</t>
+        </is>
+      </c>
+      <c r="C288" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G288" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289" s="0" t="inlineStr">
+        <is>
+          <t>4987176239099</t>
+        </is>
+      </c>
+      <c r="B289" s="0" t="inlineStr">
+        <is>
+          <t>除菌　ジョイ　コンパクト　緑茶の香り　キャップ付き詰替え</t>
+        </is>
+      </c>
+      <c r="C289" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G289" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290" s="0" t="inlineStr">
+        <is>
+          <t>4987176295293</t>
+        </is>
+      </c>
+      <c r="B290" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　除菌プラス　本体</t>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D290" s="0" t="inlineStr">
+        <is>
+          <t>4987176396846</t>
+        </is>
+      </c>
+      <c r="E290" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌本体</t>
+        </is>
+      </c>
+      <c r="F290" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G290" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291" s="0" t="inlineStr">
+        <is>
+          <t>4987176295439</t>
+        </is>
+      </c>
+      <c r="B291" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　本体</t>
+        </is>
+      </c>
+      <c r="C291" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D291" s="0" t="inlineStr">
+        <is>
+          <t>4987176396686</t>
+        </is>
+      </c>
+      <c r="E291" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル本体</t>
+        </is>
+      </c>
+      <c r="F291" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G291" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292" s="0" t="inlineStr">
+        <is>
+          <t>4987176309013</t>
+        </is>
+      </c>
+      <c r="B292" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　除菌プラス　詰替え　ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C292" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D292" s="0" t="inlineStr">
+        <is>
+          <t>4987176396778</t>
+        </is>
+      </c>
+      <c r="E292" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌つめかえウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F292" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G292" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <t>4987176309037</t>
+        </is>
+      </c>
+      <c r="B293" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　除菌プラス　詰替え　超ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D293" s="0" t="inlineStr">
+        <is>
+          <t>4987176396839</t>
+        </is>
+      </c>
+      <c r="E293" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル除菌つめかえメガサイズ</t>
+        </is>
+      </c>
+      <c r="F293" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G293" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <t>4987176309082</t>
+        </is>
+      </c>
+      <c r="B294" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　除菌プラス　詰替え　超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C294" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G294" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:7">
+      <c r="A295" s="0" t="inlineStr">
+        <is>
+          <t>4987176309167</t>
+        </is>
+      </c>
+      <c r="B295" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　詰替え　超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C295" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G295" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296" s="0" t="inlineStr">
+        <is>
+          <t>4987176309266</t>
+        </is>
+      </c>
+      <c r="B296" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　詰替え　ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C296" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D296" s="0" t="inlineStr">
+        <is>
+          <t>4987176396877</t>
+        </is>
+      </c>
+      <c r="E296" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルつめかえウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F296" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G296" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:7">
+      <c r="A297" s="0" t="inlineStr">
+        <is>
+          <t>4901525010955</t>
+        </is>
+      </c>
+      <c r="B297" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月20日</t>
+        </is>
+      </c>
+      <c r="D297" s="0" t="inlineStr">
+        <is>
+          <t>4901525013307</t>
+        </is>
+      </c>
+      <c r="E297" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F297" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G297" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298" s="0" t="inlineStr">
+        <is>
+          <t>4901525698016</t>
+        </is>
+      </c>
+      <c r="B298" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　アロエ　ボディソープ</t>
+        </is>
+      </c>
+      <c r="C298" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月20日</t>
+        </is>
+      </c>
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <t>4901525013598</t>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　アロエボディソープ　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G298" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299" s="0" t="inlineStr">
+        <is>
+          <t>4210201347828</t>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G299" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <t>4513574035577</t>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
+        <is>
+          <t>麗白　ハトムギ　ボディソープ　詰替　４５０ＭＬ</t>
+        </is>
+      </c>
+      <c r="C300" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G300" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <t>4995860518016</t>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <t>虫よけビーズ２　１８０日用　ハッカの香り</t>
+        </is>
+      </c>
+      <c r="C301" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月23日</t>
+        </is>
+      </c>
+      <c r="G301" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <t>4973512420962</t>
+        </is>
+      </c>
+      <c r="B302" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ　洗剤　泡タイプ　詰替え</t>
+        </is>
+      </c>
+      <c r="C302" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月22日</t>
+        </is>
+      </c>
+      <c r="G302" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <t>4903301813309</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>スチコンタフナー４Ｋ</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>2021年01月27日</t>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月06日</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304" s="0" t="inlineStr">
+        <is>
+          <t>4987072042267</t>
+        </is>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>パーシャルデント　オレンジ</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月28日</t>
+        </is>
+      </c>
+      <c r="G304" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305" s="0" t="inlineStr">
+        <is>
+          <t>4964596701191</t>
+        </is>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　とってもしっとり化粧水　詰替え</t>
+        </is>
+      </c>
+      <c r="C305" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G305" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>4964596701207</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　乳液　詰替え</t>
+        </is>
+      </c>
+      <c r="C306" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G306" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:7">
+      <c r="A307" s="0" t="inlineStr">
+        <is>
+          <t>4987072096772</t>
+        </is>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　ＳＡＶＯＮ　スプレー　洗濯したて　ふんわりフローラルソープ</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G307" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:7">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
+          <t>4901525010467</t>
+        </is>
+      </c>
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>バウンシアボディソープ　プレミアムモイスト　ポンプ付</t>
+        </is>
+      </c>
+      <c r="C308" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月26日</t>
+        </is>
+      </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>4901525013352</t>
+        </is>
+      </c>
+      <c r="E308" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　プレミアムモイスト　ポンプ付</t>
+        </is>
+      </c>
+      <c r="F308" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G308" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>4537130100745</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>無添加　せっけん　泡のボディソープ　詰替え</t>
+        </is>
+      </c>
+      <c r="C309" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>4537130102800</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>ＭＩＹＯＳＨＩ無添加泡のボディソープ　リフィル</t>
+        </is>
+      </c>
+      <c r="F309" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G309" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>4902430877701</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　　ナチュリス　ラベンダー＆ユーカリ</t>
+        </is>
+      </c>
+      <c r="C310" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G310" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>4987176277992</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　本体</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>4987176392756</t>
+        </is>
+      </c>
+      <c r="E311" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスイノセントリリー＆ジャスミンの香り本体</t>
+        </is>
+      </c>
+      <c r="F311" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G311" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312" s="0" t="inlineStr">
+        <is>
+          <t>4903301052654</t>
+        </is>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>キレイキレイ　うがい薬　フルーツミント　アップル味</t>
+        </is>
+      </c>
+      <c r="C312" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月20日</t>
+        </is>
+      </c>
+      <c r="G312" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:7">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>0000045131639</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　スパイキーエッジ</t>
+        </is>
+      </c>
+      <c r="C313" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>4902806137262</t>
+        </is>
+      </c>
+      <c r="E313" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　スパイキーエッジ</t>
+        </is>
+      </c>
+      <c r="F313" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G313" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:7">
+      <c r="A314" s="0" t="inlineStr">
+        <is>
+          <t>0000045131677</t>
+        </is>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　グランジマット</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>4902806137286</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　カジュアルマット</t>
+        </is>
+      </c>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G314" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:7">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>4902111725468</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　シャンプー</t>
+        </is>
+      </c>
+      <c r="C315" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="G315" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316" s="0" t="inlineStr">
+        <is>
+          <t>4902806108781</t>
+        </is>
+      </c>
+      <c r="B316" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　エクストリームマット</t>
+        </is>
+      </c>
+      <c r="C316" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D316" s="0" t="inlineStr">
+        <is>
+          <t>4902806137293</t>
+        </is>
+      </c>
+      <c r="E316" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　エクストリームマット</t>
+        </is>
+      </c>
+      <c r="F316" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G316" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317" s="0" t="inlineStr">
+        <is>
+          <t>4902806212259</t>
+        </is>
+      </c>
+      <c r="B317" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングロックスプレー　エクストラハード</t>
+        </is>
+      </c>
+      <c r="C317" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D317" s="0" t="inlineStr">
+        <is>
+          <t>4902806137743</t>
+        </is>
+      </c>
+      <c r="E317" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングロックスプレー　エクストラハード</t>
+        </is>
+      </c>
+      <c r="F317" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G317" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" s="0" t="inlineStr">
+        <is>
+          <t>4902806317619</t>
+        </is>
+      </c>
+      <c r="B318" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　クールウェット</t>
+        </is>
+      </c>
+      <c r="C318" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D318" s="0" t="inlineStr">
+        <is>
+          <t>4902806137330</t>
+        </is>
+      </c>
+      <c r="E318" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　クールウェット</t>
+        </is>
+      </c>
+      <c r="F318" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G318" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319" s="0" t="inlineStr">
+        <is>
+          <t>4987176295224</t>
+        </is>
+      </c>
+      <c r="B319" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　部屋干しプラス　本体</t>
+        </is>
+      </c>
+      <c r="C319" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+      <c r="D319" s="0" t="inlineStr">
+        <is>
+          <t>4987176396488</t>
+        </is>
+      </c>
+      <c r="E319" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル部屋干し＆スポーツ本体</t>
+        </is>
+      </c>
+      <c r="F319" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G319" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320" s="0" t="inlineStr">
+        <is>
+          <t>4902050441023</t>
+        </is>
+      </c>
+      <c r="B320" s="0" t="inlineStr">
+        <is>
+          <t>多目的住居用　アルコール除菌スプレー　詰替え</t>
+        </is>
+      </c>
+      <c r="C320" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月15日</t>
+        </is>
+      </c>
+      <c r="G320" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321" s="0" t="inlineStr">
+        <is>
+          <t>4971710393101</t>
+        </is>
+      </c>
+      <c r="B321" s="0" t="inlineStr">
+        <is>
+          <t>クリアターン　美肌職人　米ぬかマスク</t>
+        </is>
+      </c>
+      <c r="C321" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G321" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月29日</t>
+        </is>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322" s="0" t="inlineStr">
+        <is>
+          <t>4548404102174</t>
+        </is>
+      </c>
+      <c r="B322" s="0" t="inlineStr">
+        <is>
+          <t>クリピカ　ダツネット　イエロー</t>
+        </is>
+      </c>
+      <c r="C322" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G322" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323" s="0" t="inlineStr">
+        <is>
+          <t>4548404102228</t>
+        </is>
+      </c>
+      <c r="B323" s="0" t="inlineStr">
+        <is>
+          <t>クリピカ　スポンジ　イエロー</t>
+        </is>
+      </c>
+      <c r="C323" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G323" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324" s="0" t="inlineStr">
+        <is>
+          <t>4548404300655</t>
+        </is>
+      </c>
+      <c r="B324" s="0" t="inlineStr">
+        <is>
+          <t>おてがるバス　すっぽりーね　スポンジソフト</t>
+        </is>
+      </c>
+      <c r="C324" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G324" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" s="0" t="inlineStr">
+        <is>
+          <t>4987176164261</t>
+        </is>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>ウィスパー　安心の超吸収　３００ｃｃ</t>
+        </is>
+      </c>
+      <c r="C325" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月23日</t>
+        </is>
+      </c>
+      <c r="D325" s="0" t="inlineStr">
+        <is>
+          <t>4987176408556</t>
+        </is>
+      </c>
+      <c r="E325" s="0" t="inlineStr">
+        <is>
+          <t>ウィスパー安心の超吸収３００ｃｃ</t>
+        </is>
+      </c>
+      <c r="F325" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月26日</t>
+        </is>
+      </c>
+      <c r="G325" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>4902430148887</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　パンツ　スーパージャンボ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C326" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D326" s="0" t="inlineStr">
+        <is>
+          <t>4987176404435</t>
+        </is>
+      </c>
+      <c r="E326" s="0" t="inlineStr">
+        <is>
+          <t>パンパースさらさらケアパンツ／スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F326" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G326" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>4902430148948</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　パンツ　スーパージャンボ　ビッグサイズ</t>
+        </is>
+      </c>
+      <c r="C327" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D327" s="0" t="inlineStr">
+        <is>
+          <t>4987176404466</t>
+        </is>
+      </c>
+      <c r="E327" s="0" t="inlineStr">
+        <is>
+          <t>パンパースさらさらケアパンツ／スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F327" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G327" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>4987176047458</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｓｃａｌｐ　ドライスカルプ　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D328" s="0" t="inlineStr">
+        <is>
+          <t>4987176412898</t>
+        </is>
+      </c>
+      <c r="E328" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓｆｏｒｍｅｎイッチリリーフシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F328" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G328" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>4987176136152</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>パンパース　さらさらケア　パンツ　／　スーパ－ジャンボＭたっち５２枚たっち５２枚</t>
+        </is>
+      </c>
+      <c r="C329" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D329" s="0" t="inlineStr">
+        <is>
+          <t>4987176404473</t>
+        </is>
+      </c>
+      <c r="E329" s="0" t="inlineStr">
+        <is>
+          <t>パンパースさらさらケアパンツ／スーパ－ジャンボ</t>
+        </is>
+      </c>
+      <c r="F329" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G329" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>4987176295668</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D330" s="0" t="inlineStr">
+        <is>
+          <t>4987176400253</t>
+        </is>
+      </c>
+      <c r="E330" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルフレッシュフラワー＆サボンの香りつめかえ用ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F330" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G330" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>4987176295699</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C331" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D331" s="0" t="inlineStr">
+        <is>
+          <t>4987176400154</t>
+        </is>
+      </c>
+      <c r="E331" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルローズ＆ブルーミングブーケの香りつめかえ用ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F331" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G331" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>4987176295712</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="G332" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>4987176295743</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C333" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="G333" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>4987176295798</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C334" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D334" s="0" t="inlineStr">
+        <is>
+          <t>4987176400321</t>
+        </is>
+      </c>
+      <c r="E334" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルローズ＆ブルーミングブーケの香りつめかえサイズ</t>
+        </is>
+      </c>
+      <c r="F334" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G334" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>4987176295804</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C335" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D335" s="0" t="inlineStr">
+        <is>
+          <t>4987176400352</t>
+        </is>
+      </c>
+      <c r="E335" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルフレッシュフラワー＆サボンの香りつめかえサイズ</t>
+        </is>
+      </c>
+      <c r="F335" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G335" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>4987176295828</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　華やかおひさまとプレミアムブロッサムの香り　本体</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D336" s="0" t="inlineStr">
+        <is>
+          <t>4987176400390</t>
+        </is>
+      </c>
+      <c r="E336" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルローズ＆ブルーミングブーケの香り本体</t>
+        </is>
+      </c>
+      <c r="F336" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G336" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>4987176295897</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　爽やかおひさまとフレッシュフラワーサボンの香り　本体</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D337" s="0" t="inlineStr">
+        <is>
+          <t>4987176400284</t>
+        </is>
+      </c>
+      <c r="E337" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルフレッシュフラワー＆サボンの香り本体</t>
+        </is>
+      </c>
+      <c r="F337" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G337" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>4987176335722</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　詰替え　ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C338" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D338" s="0" t="inlineStr">
+        <is>
+          <t>4987176400222</t>
+        </is>
+      </c>
+      <c r="E338" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルホワイトティー＆フローラルの香りつめかえ用ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F338" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G338" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>4987176335814</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェル　ホワイトティー＆フローラルの香り　本体</t>
+        </is>
+      </c>
+      <c r="C339" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月16日</t>
+        </is>
+      </c>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>4987176400420</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルホワイトティー＆フローラルの香り本体</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>4562351980333</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>ドルコ　ＰＡＣＥ６　替え刃　プラスホルダー１本ＲＤ</t>
+        </is>
+      </c>
+      <c r="C340" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月10日</t>
+        </is>
+      </c>
+      <c r="G340" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>4901105231947</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>ＱＢＴ６２５ＮＥＷあわふわボディタオルＧ</t>
+        </is>
+      </c>
+      <c r="C341" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月08日</t>
+        </is>
+      </c>
+      <c r="G341" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>4901105133012</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>ＱＫＳ３０１　泡だつスポンジ：ソフト</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G342" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>4901105271325</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>ＱＢＬＣ０２　バスライト交換用</t>
+        </is>
+      </c>
+      <c r="C343" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G343" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>4902430035873</t>
+        </is>
+      </c>
+      <c r="B344" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　さわやかスカイシャワーの香り　本体　１３０Ｇ</t>
+        </is>
+      </c>
+      <c r="C344" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="G344" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" s="0" t="inlineStr">
+        <is>
+          <t>4902430036023</t>
+        </is>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　無香　本体</t>
+        </is>
+      </c>
+      <c r="C345" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="G345" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>4902430036054</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　さわやかスカイシャワーの香り　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C346" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="G346" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>4902430673587</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　靴箱用　ピュアクリーンの香り</t>
+        </is>
+      </c>
+      <c r="C347" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="G347" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>4902430673594</t>
+        </is>
+      </c>
+      <c r="B348" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　靴箱用　ピュアクリーンの香り　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="G348" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>4987176258526</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D349" s="0" t="inlineStr">
+        <is>
+          <t>4987176394798</t>
+        </is>
+      </c>
+      <c r="E349" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトティーの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F349" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G349" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" s="0" t="inlineStr">
+        <is>
+          <t>4987176258564</t>
+        </is>
+      </c>
+      <c r="B350" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C350" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D350" s="0" t="inlineStr">
+        <is>
+          <t>4987176394774</t>
+        </is>
+      </c>
+      <c r="E350" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香り詰替用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F350" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G350" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" s="0" t="inlineStr">
+        <is>
+          <t>4987176277206</t>
+        </is>
+      </c>
+      <c r="B351" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　用特大サイズ</t>
+        </is>
+      </c>
+      <c r="C351" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D351" s="0" t="inlineStr">
+        <is>
+          <t>4987176394811</t>
+        </is>
+      </c>
+      <c r="E351" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトティーの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F351" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G351" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="0" t="inlineStr">
+        <is>
+          <t>4987176277213</t>
+        </is>
+      </c>
+      <c r="B352" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　用特大サイズ</t>
+        </is>
+      </c>
+      <c r="C352" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D352" s="0" t="inlineStr">
+        <is>
+          <t>4987176394620</t>
+        </is>
+      </c>
+      <c r="E352" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香り詰替用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F352" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G352" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="0" t="inlineStr">
+        <is>
+          <t>4987176343307</t>
+        </is>
+      </c>
+      <c r="B353" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フルーティークラシックブーケ　詰替え　３回分</t>
+        </is>
+      </c>
+      <c r="C353" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D353" s="0" t="inlineStr">
+        <is>
+          <t>4987176393760</t>
+        </is>
+      </c>
+      <c r="E353" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズトイレ用消臭剤プレミアムシリーズ消臭＋自然な香りホワイトティーつめかえ３個パック</t>
+        </is>
+      </c>
+      <c r="F353" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G353" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="0" t="inlineStr">
+        <is>
+          <t>4987176343369</t>
+        </is>
+      </c>
+      <c r="B354" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　プレミアムシリーズ　＋抗菌　フルーティークラシックブーケ　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C354" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月02日</t>
+        </is>
+      </c>
+      <c r="D354" s="0" t="inlineStr">
+        <is>
+          <t>4987176393784</t>
+        </is>
+      </c>
+      <c r="E354" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズトイレ用消臭剤プレミアムシリーズ消臭＋自然な香りホワイトティー本体＋つめかえ１個パック</t>
+        </is>
+      </c>
+      <c r="F354" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G354" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="0" t="inlineStr">
+        <is>
+          <t>4903301256489</t>
+        </is>
+      </c>
+      <c r="B355" s="0" t="inlineStr">
+        <is>
+          <t>ソフトインワンシャンプー</t>
+        </is>
+      </c>
+      <c r="C355" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月01日</t>
+        </is>
+      </c>
+      <c r="G355" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="0" t="inlineStr">
+        <is>
+          <t>4903301256496</t>
+        </is>
+      </c>
+      <c r="B356" s="0" t="inlineStr">
+        <is>
+          <t>ソフトインワンシャンプー</t>
+        </is>
+      </c>
+      <c r="C356" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月01日</t>
+        </is>
+      </c>
+      <c r="G356" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="0" t="inlineStr">
+        <is>
+          <t>4987176258625</t>
+        </is>
+      </c>
+      <c r="B357" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　ホワイトティーの香り　詰替え　増量サイズ</t>
+        </is>
+      </c>
+      <c r="C357" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D357" s="0" t="inlineStr">
+        <is>
+          <t>4987176394880</t>
+        </is>
+      </c>
+      <c r="E357" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチホワイトティーの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F357" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G357" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="0" t="inlineStr">
+        <is>
+          <t>4987176258687</t>
+        </is>
+      </c>
+      <c r="B358" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス　夢ふわタッチ　華やかに香るアンティークローズの香り　詰替え　増量サイズ</t>
+        </is>
+      </c>
+      <c r="C358" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月28日</t>
+        </is>
+      </c>
+      <c r="D358" s="0" t="inlineStr">
+        <is>
+          <t>4987176395245</t>
+        </is>
+      </c>
+      <c r="E358" s="0" t="inlineStr">
+        <is>
+          <t>レノアハピネス夢ふわタッチ華やかに香るアンティークローズの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F358" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月05日</t>
+        </is>
+      </c>
+      <c r="G358" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="0" t="inlineStr">
+        <is>
+          <t>4903111528189</t>
+        </is>
+      </c>
+      <c r="B359" s="0" t="inlineStr">
+        <is>
+          <t>チャームナップスリム吸水ガード安心の少量用</t>
+        </is>
+      </c>
+      <c r="C359" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G359" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="0" t="inlineStr">
+        <is>
+          <t>4903111528219</t>
+        </is>
+      </c>
+      <c r="B360" s="0" t="inlineStr">
+        <is>
+          <t>チャームナップスリム吸水ガード安心の中量</t>
+        </is>
+      </c>
+      <c r="C360" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G360" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="0" t="inlineStr">
+        <is>
+          <t>4987176047472</t>
+        </is>
+      </c>
+      <c r="B361" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｓｃａｌｐ　ドライスカルプ　シャンプー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C361" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="D361" s="0" t="inlineStr">
+        <is>
+          <t>4987176412959</t>
+        </is>
+      </c>
+      <c r="E361" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓｆｏｒｍｅｎイッチリリーフシャンプーつめかえ</t>
+        </is>
+      </c>
+      <c r="F361" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月19日</t>
+        </is>
+      </c>
+      <c r="G361" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="0" t="inlineStr">
+        <is>
+          <t>4901105213080</t>
+        </is>
+      </c>
+      <c r="B362" s="0" t="inlineStr">
+        <is>
+          <t>ＱＢＧＡ０８　交換用スペア・ナイロン</t>
+        </is>
+      </c>
+      <c r="C362" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G362" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" s="0" t="inlineStr">
+        <is>
+          <t>4901105271318</t>
+        </is>
+      </c>
+      <c r="B363" s="0" t="inlineStr">
+        <is>
+          <t>ＱＢＬＣ０１　バスライト</t>
+        </is>
+      </c>
+      <c r="C363" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G363" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" s="0" t="inlineStr">
+        <is>
+          <t>4901730170840</t>
+        </is>
+      </c>
+      <c r="B364" s="0" t="inlineStr">
+        <is>
+          <t>リステリン　ホワイトニング</t>
+        </is>
+      </c>
+      <c r="C364" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G364" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="0" t="inlineStr">
+        <is>
+          <t>4903301250418</t>
+        </is>
+      </c>
+      <c r="B365" s="0" t="inlineStr">
+        <is>
+          <t>業務用　トップ　クリアリキッド</t>
+        </is>
+      </c>
+      <c r="C365" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="D365" s="0" t="inlineStr">
+        <is>
+          <t>4903301288343</t>
+        </is>
+      </c>
+      <c r="E365" s="0" t="inlineStr">
+        <is>
+          <t>業務用トップクリアリキッド抗菌</t>
+        </is>
+      </c>
+      <c r="F365" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月22日</t>
+        </is>
+      </c>
+      <c r="G365" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="0" t="inlineStr">
+        <is>
+          <t>4903301250425</t>
+        </is>
+      </c>
+      <c r="B366" s="0" t="inlineStr">
+        <is>
+          <t>業務用トップクリアリキッド</t>
+        </is>
+      </c>
+      <c r="C366" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="D366" s="0" t="inlineStr">
+        <is>
+          <t>4903301380689</t>
+        </is>
+      </c>
+      <c r="E366" s="0" t="inlineStr">
+        <is>
+          <t>業務用トップクリアリキッド</t>
+        </is>
+      </c>
+      <c r="F366" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G366" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" s="0" t="inlineStr">
+        <is>
+          <t>4973307652790</t>
+        </is>
+      </c>
+      <c r="B367" s="0" t="inlineStr">
+        <is>
+          <t>子供立体マスク　Ｓサイズ　プラレール</t>
+        </is>
+      </c>
+      <c r="C367" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G367" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="0" t="inlineStr">
+        <is>
+          <t>4901121269399</t>
+        </is>
+      </c>
+      <c r="B368" s="0" t="inlineStr">
+        <is>
+          <t>ネピア　トイレットロール　４ロールダブル　３０Ｍ</t>
+        </is>
+      </c>
+      <c r="C368" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月17日</t>
+        </is>
+      </c>
+      <c r="G368" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" s="0" t="inlineStr">
+        <is>
+          <t>4571621446141</t>
+        </is>
+      </c>
+      <c r="B369" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　シマエナガ　森林浴の香り</t>
+        </is>
+      </c>
+      <c r="C369" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G369" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" s="0" t="inlineStr">
+        <is>
+          <t>4901730170109</t>
+        </is>
+      </c>
+      <c r="B370" s="0" t="inlineStr">
+        <is>
+          <t>ニュートロジーナ　ノルウェーフォーミュラ　インテンスリペア　オイル</t>
+        </is>
+      </c>
+      <c r="C370" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G370" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" s="0" t="inlineStr">
+        <is>
+          <t>4902111775418</t>
+        </is>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　ホホバオイル＆サンダルウッド　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G371" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" s="0" t="inlineStr">
+        <is>
+          <t>4903301889465</t>
+        </is>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>業務用　おそうじルック</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G372" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" s="0" t="inlineStr">
+        <is>
+          <t>4973307573002</t>
+        </is>
+      </c>
+      <c r="B373" s="0" t="inlineStr">
+        <is>
+          <t>不織布子供マスク　くまのプーさん</t>
+        </is>
+      </c>
+      <c r="C373" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G373" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" s="0" t="inlineStr">
+        <is>
+          <t>4973307626524</t>
+        </is>
+      </c>
+      <c r="B374" s="0" t="inlineStr">
+        <is>
+          <t>不織布子供マスク　プラレール</t>
+        </is>
+      </c>
+      <c r="C374" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G374" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" s="0" t="inlineStr">
+        <is>
+          <t>4987176032379</t>
+        </is>
+      </c>
+      <c r="B375" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　フレックスボール　マニュアル　ホルダー＋替刃２個付き</t>
+        </is>
+      </c>
+      <c r="C375" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G375" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" s="0" t="inlineStr">
+        <is>
+          <t>4987176032416</t>
+        </is>
+      </c>
+      <c r="B376" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プロシールド５＋１　電動タイプ　ホルダー＋替刃２個付き</t>
+        </is>
+      </c>
+      <c r="C376" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G376" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="0" t="inlineStr">
+        <is>
+          <t>4987176032485</t>
+        </is>
+      </c>
+      <c r="B377" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　電動タイプ　替刃</t>
+        </is>
+      </c>
+      <c r="C377" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G377" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="0" t="inlineStr">
+        <is>
+          <t>4987176032492</t>
+        </is>
+      </c>
+      <c r="B378" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　電動タイプ　替刃</t>
+        </is>
+      </c>
+      <c r="C378" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G378" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="0" t="inlineStr">
+        <is>
+          <t>4987176032805</t>
+        </is>
+      </c>
+      <c r="B379" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プロシールド５＋１　マニュアル　ホルダー＋替刃６個付き</t>
+        </is>
+      </c>
+      <c r="C379" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G379" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" s="0" t="inlineStr">
+        <is>
+          <t>4987176032904</t>
+        </is>
+      </c>
+      <c r="B380" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　フレックスボール　マニュアル　ホルダー＋替刃６個付き</t>
+        </is>
+      </c>
+      <c r="C380" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G380" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" spans="1:7">
+      <c r="A381" s="0" t="inlineStr">
+        <is>
+          <t>4987176033031</t>
+        </is>
+      </c>
+      <c r="B381" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プログライド５＋１　マニュアル　替刃</t>
+        </is>
+      </c>
+      <c r="C381" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D381" s="0" t="inlineStr">
+        <is>
+          <t>4987176408006</t>
+        </is>
+      </c>
+      <c r="E381" s="0" t="inlineStr">
+        <is>
+          <t>プログライドマニュアル替刃１２Ｂ</t>
+        </is>
+      </c>
+      <c r="F381" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G381" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382" s="0" t="inlineStr">
+        <is>
+          <t>4987176100283</t>
+        </is>
+      </c>
+      <c r="B382" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　シャンプー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C382" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D382" s="0" t="inlineStr">
+        <is>
+          <t>4987176412355</t>
+        </is>
+      </c>
+      <c r="E382" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアシャンプーつめかえ</t>
+        </is>
+      </c>
+      <c r="F382" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G382" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383" s="0" t="inlineStr">
+        <is>
+          <t>4987176100290</t>
+        </is>
+      </c>
+      <c r="B383" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　コンディショナー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C383" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D383" s="0" t="inlineStr">
+        <is>
+          <t>4987176412416</t>
+        </is>
+      </c>
+      <c r="E383" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアコンディショナーつめかえ</t>
+        </is>
+      </c>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G383" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384" s="0" t="inlineStr">
+        <is>
+          <t>4987176100405</t>
+        </is>
+      </c>
+      <c r="B384" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　シャンプー　つめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C384" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D384" s="0" t="inlineStr">
+        <is>
+          <t>4987176412393</t>
+        </is>
+      </c>
+      <c r="E384" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアシャンプーつめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G384" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" spans="1:7">
+      <c r="A385" s="0" t="inlineStr">
+        <is>
+          <t>4987176100412</t>
+        </is>
+      </c>
+      <c r="B385" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　コンディショナー　つめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C385" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D385" s="0" t="inlineStr">
+        <is>
+          <t>4987176412430</t>
+        </is>
+      </c>
+      <c r="E385" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアコンディショナーつめかえ超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F385" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G385" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" spans="1:7">
+      <c r="A386" s="0" t="inlineStr">
+        <is>
+          <t>4987176100443</t>
+        </is>
+      </c>
+      <c r="B386" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C386" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D386" s="0" t="inlineStr">
+        <is>
+          <t>4987176412379</t>
+        </is>
+      </c>
+      <c r="E386" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F386" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G386" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387" s="0" t="inlineStr">
+        <is>
+          <t>4987176100481</t>
+        </is>
+      </c>
+      <c r="B387" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　洗い流すトリートメント特大サイズ</t>
+        </is>
+      </c>
+      <c r="C387" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D387" s="0" t="inlineStr">
+        <is>
+          <t>4987176413352</t>
+        </is>
+      </c>
+      <c r="E387" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペア洗い流すトリートメント特大サイズ</t>
+        </is>
+      </c>
+      <c r="F387" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G387" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" spans="1:7">
+      <c r="A388" s="0" t="inlineStr">
+        <is>
+          <t>4987176100504</t>
+        </is>
+      </c>
+      <c r="B388" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　モイストスムースリペア　洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="C388" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D388" s="0" t="inlineStr">
+        <is>
+          <t>4987176409430</t>
+        </is>
+      </c>
+      <c r="E388" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンモイストスムースリペア洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="F388" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G388" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389" s="0" t="inlineStr">
+        <is>
+          <t>4987176100511</t>
+        </is>
+      </c>
+      <c r="B389" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="C389" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D389" s="0" t="inlineStr">
+        <is>
+          <t>4987176413369</t>
+        </is>
+      </c>
+      <c r="E389" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペア洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="F389" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G389" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390" s="0" t="inlineStr">
+        <is>
+          <t>4987176100573</t>
+        </is>
+      </c>
+      <c r="B390" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C390" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D390" s="0" t="inlineStr">
+        <is>
+          <t>4987176412348</t>
+        </is>
+      </c>
+      <c r="E390" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F390" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G390" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391" s="0" t="inlineStr">
+        <is>
+          <t>4987176100900</t>
+        </is>
+      </c>
+      <c r="B391" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　瞬間うるおい補給トリートメントウォーター</t>
+        </is>
+      </c>
+      <c r="C391" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D391" s="0" t="inlineStr">
+        <is>
+          <t>4987176409423</t>
+        </is>
+      </c>
+      <c r="E391" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドダメージリペアトリートメントミスト</t>
+        </is>
+      </c>
+      <c r="F391" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G391" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392" s="0" t="inlineStr">
+        <is>
+          <t>4987176219008</t>
+        </is>
+      </c>
+      <c r="B392" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プログライド　エアー５＋１　電動タイプ　クール　替刃</t>
+        </is>
+      </c>
+      <c r="C392" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D392" s="0" t="inlineStr">
+        <is>
+          <t>4987176408013</t>
+        </is>
+      </c>
+      <c r="E392" s="0" t="inlineStr">
+        <is>
+          <t>プロシールド替刃１２Ｂ</t>
+        </is>
+      </c>
+      <c r="F392" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G392" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" s="0" t="inlineStr">
+        <is>
+          <t>4987176237590</t>
+        </is>
+      </c>
+      <c r="B393" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エアリーふんわりリペア　美容液ヘアミルク</t>
+        </is>
+      </c>
+      <c r="C393" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G393" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394" s="0" t="inlineStr">
+        <is>
+          <t>4987176336286</t>
+        </is>
+      </c>
+      <c r="B394" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　ハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C394" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D394" s="0" t="inlineStr">
+        <is>
+          <t>4987176402882</t>
+        </is>
+      </c>
+      <c r="E394" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F394" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G394" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395" s="0" t="inlineStr">
+        <is>
+          <t>4987176384904</t>
+        </is>
+      </c>
+      <c r="B395" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンエアリーふんわりリペアコンディショナーつめかえ超特大</t>
+        </is>
+      </c>
+      <c r="C395" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D395" s="0" t="inlineStr">
+        <is>
+          <t>4987176412461</t>
+        </is>
+      </c>
+      <c r="E395" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアコンディショナーつめかえ超特大</t>
+        </is>
+      </c>
+      <c r="F395" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G395" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" s="0" t="inlineStr">
+        <is>
+          <t>4987176384911</t>
+        </is>
+      </c>
+      <c r="B396" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンエアリーふんわりリペアシャンプーつめかえ超特大</t>
+        </is>
+      </c>
+      <c r="C396" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D396" s="0" t="inlineStr">
+        <is>
+          <t>4987176412447</t>
+        </is>
+      </c>
+      <c r="E396" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンゴールドボリュームリペアシャンプーつめかえ超特大</t>
+        </is>
+      </c>
+      <c r="F396" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G396" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" s="0" t="inlineStr">
+        <is>
+          <t>0030772007976</t>
+        </is>
+      </c>
+      <c r="B397" s="0" t="inlineStr">
+        <is>
+          <t>ダウニーフレッシュラベンダードリーム</t>
+        </is>
+      </c>
+      <c r="C397" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G397" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>0030772008003</t>
+        </is>
+      </c>
+      <c r="B398" s="0" t="inlineStr">
+        <is>
+          <t>ダウニーフレッシュスウィートサマー３７００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C398" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G398" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>0033200099949</t>
+        </is>
+      </c>
+      <c r="B399" s="0" t="inlineStr">
+        <is>
+          <t>アーム＆ハンマー　オーチャードブルーム（柔軟剤配合）</t>
+        </is>
+      </c>
+      <c r="C399" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G399" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" spans="1:7">
+      <c r="A400" s="0" t="inlineStr">
+        <is>
+          <t>0033200099956</t>
+        </is>
+      </c>
+      <c r="B400" s="0" t="inlineStr">
+        <is>
+          <t>アーム＆ハンマー　クリーンバースト　ブリーチ</t>
+        </is>
+      </c>
+      <c r="C400" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G400" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401" s="0" t="inlineStr">
+        <is>
+          <t>4580350289592</t>
+        </is>
+      </c>
+      <c r="B401" s="0" t="inlineStr">
+        <is>
+          <t>デュラレックス　プリズム　３３０ＣＣ</t>
+        </is>
+      </c>
+      <c r="C401" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G401" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402" s="0" t="inlineStr">
+        <is>
+          <t>4901105468015</t>
+        </is>
+      </c>
+      <c r="B402" s="0" t="inlineStr">
+        <is>
+          <t>ＴＸ８０１　貼りつくトイレタンククリーナー</t>
+        </is>
+      </c>
+      <c r="C402" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G402" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="403" spans="1:7">
+      <c r="A403" s="0" t="inlineStr">
+        <is>
+          <t>4903111303168</t>
+        </is>
+      </c>
+      <c r="B403" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　超熟睡おやすみプレミアム　極厚３６０　羽つき</t>
+        </is>
+      </c>
+      <c r="C403" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G403" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404" s="0" t="inlineStr">
+        <is>
+          <t>4903111303816</t>
+        </is>
+      </c>
+      <c r="B404" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ超熟睡おやすみプレミアム　極厚４００</t>
+        </is>
+      </c>
+      <c r="C404" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G404" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405" s="0" t="inlineStr">
+        <is>
+          <t>4903111304387</t>
+        </is>
+      </c>
+      <c r="B405" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ超熟睡おやすみプレミアム　極厚４００</t>
+        </is>
+      </c>
+      <c r="C405" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G405" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406" s="0" t="inlineStr">
+        <is>
+          <t>4903111313440</t>
+        </is>
+      </c>
+      <c r="B406" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　ＳＰＯＲＴＳ２６０　羽なし</t>
+        </is>
+      </c>
+      <c r="C406" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G406" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407" s="0" t="inlineStr">
+        <is>
+          <t>4903111374762</t>
+        </is>
+      </c>
+      <c r="B407" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　はだおもい　ライナー　クリーンプラス</t>
+        </is>
+      </c>
+      <c r="C407" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G407" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408" s="0" t="inlineStr">
+        <is>
+          <t>4973307511059</t>
+        </is>
+      </c>
+      <c r="B408" s="0" t="inlineStr">
+        <is>
+          <t>ハンドクリーム　すみっコぐらし　ぺんぎん？</t>
+        </is>
+      </c>
+      <c r="C408" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G408" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="A409" s="0" t="inlineStr">
+        <is>
+          <t>4976366018002</t>
+        </is>
+      </c>
+      <c r="B409" s="0" t="inlineStr">
+        <is>
+          <t>クイン＋バイオマス手袋ビニール　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="C409" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G409" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410" s="0" t="inlineStr">
+        <is>
+          <t>4976366018019</t>
+        </is>
+      </c>
+      <c r="B410" s="0" t="inlineStr">
+        <is>
+          <t>クイン＋バイオマス手袋ビニール　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="C410" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G410" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" s="0" t="inlineStr">
+        <is>
+          <t>4976366018026</t>
+        </is>
+      </c>
+      <c r="B411" s="0" t="inlineStr">
+        <is>
+          <t>クイン＋バイオマス手袋ビニール　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C411" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G411" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412" s="0" t="inlineStr">
+        <is>
+          <t>4987176336361</t>
+        </is>
+      </c>
+      <c r="B412" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C412" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="D412" s="0" t="inlineStr">
+        <is>
+          <t>4987176402813</t>
+        </is>
+      </c>
+      <c r="E412" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえメガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F412" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G412" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413" s="0" t="inlineStr">
+        <is>
+          <t>4976552026965</t>
+        </is>
+      </c>
+      <c r="B413" s="0" t="inlineStr">
+        <is>
+          <t>激感汗流ＭＡＸ　ホットシトラス</t>
+        </is>
+      </c>
+      <c r="C413" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月12日</t>
+        </is>
+      </c>
+      <c r="G413" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414" s="0" t="inlineStr">
+        <is>
+          <t>4976552026972</t>
+        </is>
+      </c>
+      <c r="B414" s="0" t="inlineStr">
+        <is>
+          <t>激感汗流ＭＡＸ　スパイシームスク</t>
+        </is>
+      </c>
+      <c r="C414" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月12日</t>
+        </is>
+      </c>
+      <c r="G414" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415" s="0" t="inlineStr">
+        <is>
+          <t>4549660691297</t>
+        </is>
+      </c>
+      <c r="B415" s="0" t="inlineStr">
+        <is>
+          <t>こどもハブラシ　あつまれ　どうぶつの森</t>
+        </is>
+      </c>
+      <c r="C415" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G415" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416" s="0" t="inlineStr">
+        <is>
+          <t>4901417722867</t>
+        </is>
+      </c>
+      <c r="B416" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
+        </is>
+      </c>
+      <c r="C416" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D416" s="0" t="inlineStr">
+        <is>
+          <t>4901417724366</t>
+        </is>
+      </c>
+      <c r="E416" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+        </is>
+      </c>
+      <c r="F416" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G416" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417" s="0" t="inlineStr">
+        <is>
+          <t>4967576739658</t>
+        </is>
+      </c>
+      <c r="B417" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　なめらかタッチ　立体　ふつうサイズ　ピンクベージュ　ＲＮ－ＤＨ２０ＳＰＢ</t>
+        </is>
+      </c>
+      <c r="C417" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G417" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418" s="0" t="inlineStr">
+        <is>
+          <t>4903111253173</t>
+        </is>
+      </c>
+      <c r="B418" s="0" t="inlineStr">
+        <is>
+          <t>チャームナップ長時間快適用消臭タイプ</t>
+        </is>
+      </c>
+      <c r="C418" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G418" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="A419" s="0" t="inlineStr">
+        <is>
+          <t>4987176309099</t>
+        </is>
+      </c>
+      <c r="B419" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　詰替え　超ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C419" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="D419" s="0" t="inlineStr">
+        <is>
+          <t>4987176396730</t>
+        </is>
+      </c>
+      <c r="E419" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルつめかえメガサイズ</t>
+        </is>
+      </c>
+      <c r="F419" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G419" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" spans="1:7">
+      <c r="A420" s="0" t="inlineStr">
+        <is>
+          <t>4571574390447</t>
+        </is>
+      </c>
+      <c r="B420" s="0" t="inlineStr">
+        <is>
+          <t>魚臭撃退　消臭専用ボール</t>
+        </is>
+      </c>
+      <c r="C420" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G420" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" spans="1:7">
+      <c r="A421" s="0" t="inlineStr">
+        <is>
+          <t>4562378462959</t>
+        </is>
+      </c>
+      <c r="B421" s="0" t="inlineStr">
+        <is>
+          <t>瞬間冷却パック</t>
+        </is>
+      </c>
+      <c r="C421" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月07日</t>
+        </is>
+      </c>
+      <c r="G421" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="422" spans="1:7">
+      <c r="A422" s="0" t="inlineStr">
+        <is>
+          <t>4964596702082</t>
+        </is>
+      </c>
+      <c r="B422" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　マイルド化粧水　詰替え</t>
+        </is>
+      </c>
+      <c r="C422" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月06日</t>
+        </is>
+      </c>
+      <c r="G422" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423" s="0" t="inlineStr">
+        <is>
+          <t>4987176309198</t>
+        </is>
+      </c>
+      <c r="B423" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　部屋干しプラス　詰替え　超ウルトラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C423" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月05日</t>
+        </is>
+      </c>
+      <c r="D423" s="0" t="inlineStr">
+        <is>
+          <t>4987176396501</t>
+        </is>
+      </c>
+      <c r="E423" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェル部屋干し＆スポーツつめかえメガサイズ</t>
+        </is>
+      </c>
+      <c r="F423" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G423" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424" s="0" t="inlineStr">
+        <is>
+          <t>4987176309310</t>
+        </is>
+      </c>
+      <c r="B424" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェル　部屋干しプラス　詰替え　超ジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C424" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月05日</t>
+        </is>
+      </c>
+      <c r="G424" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="A425" s="0" t="inlineStr">
+        <is>
+          <t>4995860518542</t>
+        </is>
+      </c>
+      <c r="B425" s="0" t="inlineStr">
+        <is>
+          <t>紙でつくったハッカの虫よけ２　屋外用</t>
+        </is>
+      </c>
+      <c r="C425" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月03日</t>
+        </is>
+      </c>
+      <c r="G425" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426" s="0" t="inlineStr">
+        <is>
+          <t>4513574036611</t>
+        </is>
+      </c>
+      <c r="B426" s="0" t="inlineStr">
+        <is>
+          <t>麗白　ハトムギ　ＵＶミルキージェル　ＳＰＦ３１　ＰＡ＋＋＋　ポンプタイプ　大容量</t>
+        </is>
+      </c>
+      <c r="C426" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G426" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427" s="0" t="inlineStr">
+        <is>
+          <t>4901329220802</t>
+        </is>
+      </c>
+      <c r="B427" s="0" t="inlineStr">
+        <is>
+          <t>おふろの洗剤</t>
+        </is>
+      </c>
+      <c r="C427" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G427" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="428" spans="1:7">
+      <c r="A428" s="0" t="inlineStr">
+        <is>
+          <t>4901329290836</t>
+        </is>
+      </c>
+      <c r="B428" s="0" t="inlineStr">
+        <is>
+          <t>ナチュラル暮らし　重曹</t>
+        </is>
+      </c>
+      <c r="C428" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G428" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" spans="1:7">
+      <c r="A429" s="0" t="inlineStr">
+        <is>
+          <t>4903339982954</t>
+        </is>
+      </c>
+      <c r="B429" s="0" t="inlineStr">
+        <is>
+          <t>ウルトラハードパーフェクトテープ両面</t>
+        </is>
+      </c>
+      <c r="C429" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D429" s="0" t="inlineStr">
+        <is>
+          <t>4903339982978</t>
+        </is>
+      </c>
+      <c r="E429" s="0" t="inlineStr">
+        <is>
+          <t>ウルトラハードパーフェクトテープ超強力両面テープ</t>
+        </is>
+      </c>
+      <c r="F429" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G429" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430" s="0" t="inlineStr">
+        <is>
+          <t>4902407024756</t>
+        </is>
+      </c>
+      <c r="B430" s="0" t="inlineStr">
+        <is>
+          <t>アイスノン　極冷えタオル</t>
+        </is>
+      </c>
+      <c r="C430" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月28日</t>
+        </is>
+      </c>
+      <c r="G430" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" s="0" t="inlineStr">
+        <is>
+          <t>4902407024947</t>
+        </is>
+      </c>
+      <c r="B431" s="0" t="inlineStr">
+        <is>
+          <t>アイスノン　爆冷スプレー　せっけんの香り　大容量</t>
+        </is>
+      </c>
+      <c r="C431" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月28日</t>
+        </is>
+      </c>
+      <c r="G431" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="A432" s="0" t="inlineStr">
+        <is>
+          <t>4902407025098</t>
+        </is>
+      </c>
+      <c r="B432" s="0" t="inlineStr">
+        <is>
+          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　無香料</t>
+        </is>
+      </c>
+      <c r="C432" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月28日</t>
+        </is>
+      </c>
+      <c r="G432" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" spans="1:7">
+      <c r="A433" s="0" t="inlineStr">
+        <is>
+          <t>4902407025326</t>
+        </is>
+      </c>
+      <c r="B433" s="0" t="inlineStr">
+        <is>
+          <t>アイスノン　シャツミストＳＴＲＯＮＧ　ＣＯＯＬつめかえ用</t>
+        </is>
+      </c>
+      <c r="C433" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月28日</t>
+        </is>
+      </c>
+      <c r="G433" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434" s="0" t="inlineStr">
+        <is>
           <t>4987115240735</t>
         </is>
       </c>
-      <c r="B245" s="0" t="inlineStr">
+      <c r="B434" s="0" t="inlineStr">
         <is>
           <t>蚊がいなくなるカトリス　蚊よけ　電池式　ｆｏｒレジャー</t>
         </is>
       </c>
-      <c r="C245" s="0" t="inlineStr">
+      <c r="C434" s="0" t="inlineStr">
         <is>
           <t>2026年07月17日</t>
         </is>
       </c>
-      <c r="G245" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>2023年07月25日</t>
+      <c r="G434" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435" s="0" t="inlineStr">
+        <is>
+          <t>4943052100105</t>
+        </is>
+      </c>
+      <c r="B435" s="0" t="inlineStr">
+        <is>
+          <t>ワイシャツ　ザウトマン　１０オンス</t>
+        </is>
+      </c>
+      <c r="C435" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月10日</t>
+        </is>
+      </c>
+      <c r="D435" s="0" t="inlineStr">
+        <is>
+          <t>4943052100174</t>
+        </is>
+      </c>
+      <c r="E435" s="0" t="inlineStr">
+        <is>
+          <t>えりそでザウトマンストロング</t>
+        </is>
+      </c>
+      <c r="F435" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G435" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" spans="1:7">
+      <c r="A436" s="0" t="inlineStr">
+        <is>
+          <t>4901105133036</t>
+        </is>
+      </c>
+      <c r="B436" s="0" t="inlineStr">
+        <is>
+          <t>ＫＳ３０３　泡だつスポンジ・ネット</t>
+        </is>
+      </c>
+      <c r="C436" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G436" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="437" spans="1:7">
+      <c r="A437" s="0" t="inlineStr">
+        <is>
+          <t>4901105133807</t>
+        </is>
+      </c>
+      <c r="B437" s="0" t="inlineStr">
+        <is>
+          <t>ＫＳ３０９　泡だつスポンジネット２個入り</t>
+        </is>
+      </c>
+      <c r="C437" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+      <c r="G437" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438" s="0" t="inlineStr">
+        <is>
+          <t>4901105170437</t>
+        </is>
+      </c>
+      <c r="B438" s="0" t="inlineStr">
+        <is>
+          <t>ＫＷＡ０３　Ｗ抗菌レーヨンスポンジ</t>
+        </is>
+      </c>
+      <c r="C438" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G438" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" spans="1:7">
+      <c r="A439" s="0" t="inlineStr">
+        <is>
+          <t>4901105220033</t>
+        </is>
+      </c>
+      <c r="B439" s="0" t="inlineStr">
+        <is>
+          <t>ＢＦＧ０３　洗面蛇口まわり洗い</t>
+        </is>
+      </c>
+      <c r="C439" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G439" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" spans="1:7">
+      <c r="A440" s="0" t="inlineStr">
+        <is>
+          <t>4901105235839</t>
+        </is>
+      </c>
+      <c r="B440" s="0" t="inlineStr">
+        <is>
+          <t>ＢＴ７２３　泡立ちタオル　緑茶カテキン</t>
+        </is>
+      </c>
+      <c r="C440" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G440" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" spans="1:7">
+      <c r="A441" s="0" t="inlineStr">
+        <is>
+          <t>4901105260213</t>
+        </is>
+      </c>
+      <c r="B441" s="0" t="inlineStr">
+        <is>
+          <t>ＢＳＣ０１　アルミ伸縮ブラシ</t>
+        </is>
+      </c>
+      <c r="C441" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G441" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="442" spans="1:7">
+      <c r="A442" s="0" t="inlineStr">
+        <is>
+          <t>4901105260220</t>
+        </is>
+      </c>
+      <c r="B442" s="0" t="inlineStr">
+        <is>
+          <t>ＢＳＣ０２　アルミ伸縮ナイロン</t>
+        </is>
+      </c>
+      <c r="C442" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G442" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" spans="1:7">
+      <c r="A443" s="0" t="inlineStr">
+        <is>
+          <t>4901105260312</t>
+        </is>
+      </c>
+      <c r="B443" s="0" t="inlineStr">
+        <is>
+          <t>ＢＳＣ１１　アルミ伸縮ブラシ交換用</t>
+        </is>
+      </c>
+      <c r="C443" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G443" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444" s="0" t="inlineStr">
+        <is>
+          <t>4901105260329</t>
+        </is>
+      </c>
+      <c r="B444" s="0" t="inlineStr">
+        <is>
+          <t>ＢＳＣ１２　アルミ伸縮ナイロン交換用</t>
+        </is>
+      </c>
+      <c r="C444" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G444" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445" s="0" t="inlineStr">
+        <is>
+          <t>4901105272322</t>
+        </is>
+      </c>
+      <c r="B445" s="0" t="inlineStr">
+        <is>
+          <t>ＢＤ０１２　激キレバスクリーナー交換用</t>
+        </is>
+      </c>
+      <c r="C445" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="G445" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446" s="0" t="inlineStr">
+        <is>
+          <t>4901105127547</t>
+        </is>
+      </c>
+      <c r="B446" s="0" t="inlineStr">
+        <is>
+          <t>ＫＦ１０１　キッチンクリーナーハード（Ｐ</t>
+        </is>
+      </c>
+      <c r="C446" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G446" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" s="0" t="inlineStr">
+        <is>
+          <t>4901105189330</t>
+        </is>
+      </c>
+      <c r="B447" s="0" t="inlineStr">
+        <is>
+          <t>ＫＢＡ０３　ガスレンジブラシ</t>
+        </is>
+      </c>
+      <c r="C447" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G447" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448" s="0" t="inlineStr">
+        <is>
+          <t>4901105271110</t>
+        </is>
+      </c>
+      <c r="B448" s="0" t="inlineStr">
+        <is>
+          <t>ＢＬＡ１１　バスライト</t>
+        </is>
+      </c>
+      <c r="C448" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G448" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449" s="0" t="inlineStr">
+        <is>
+          <t>4901105271127</t>
+        </is>
+      </c>
+      <c r="B449" s="0" t="inlineStr">
+        <is>
+          <t>ＢＬＡ１２　交換用バスライト</t>
+        </is>
+      </c>
+      <c r="C449" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G449" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450" s="0" t="inlineStr">
+        <is>
+          <t>4901105282635</t>
+        </is>
+      </c>
+      <c r="B450" s="0" t="inlineStr">
+        <is>
+          <t>ＢＹ５０３　男のキメ肌チェックボディＴ</t>
+        </is>
+      </c>
+      <c r="C450" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G450" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451" s="0" t="inlineStr">
+        <is>
+          <t>4901105282666</t>
+        </is>
+      </c>
+      <c r="B451" s="0" t="inlineStr">
+        <is>
+          <t>ＢＹ５０６　男のやわ肌ナイロンタオル</t>
+        </is>
+      </c>
+      <c r="C451" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月31日</t>
+        </is>
+      </c>
+      <c r="G451" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452" s="0" t="inlineStr">
+        <is>
+          <t>4901105295215</t>
+        </is>
+      </c>
+      <c r="B452" s="0" t="inlineStr">
+        <is>
+          <t>ＢＦ８２１　バスブラシ・トレピカ・Ｙ</t>
+        </is>
+      </c>
+      <c r="C452" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月08日</t>
+        </is>
+      </c>
+      <c r="G452" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" s="0" t="inlineStr">
+        <is>
+          <t>4901105137010</t>
+        </is>
+      </c>
+      <c r="B453" s="0" t="inlineStr">
+        <is>
+          <t>ＫＪ００１　Ｂｉｏナイロンクリーナー</t>
+        </is>
+      </c>
+      <c r="C453" s="0" t="inlineStr">
+        <is>
+          <t>2024年10月31日</t>
+        </is>
+      </c>
+      <c r="G453" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" s="0" t="inlineStr">
+        <is>
+          <t>4931839216958</t>
+        </is>
+      </c>
+      <c r="B454" s="0" t="inlineStr">
+        <is>
+          <t>カワイイ女のゼイ沢マスクダイヤモンド形状　フレンチベージュ　３０枚</t>
+        </is>
+      </c>
+      <c r="C454" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月29日</t>
+        </is>
+      </c>
+      <c r="G454" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455" s="0" t="inlineStr">
+        <is>
+          <t>4901105226912</t>
+        </is>
+      </c>
+      <c r="B455" s="0" t="inlineStr">
+        <is>
+          <t>ＢＸ１９１　手洗い習慣トレピカ</t>
+        </is>
+      </c>
+      <c r="C455" s="0" t="inlineStr">
+        <is>
+          <t>2022年04月30日</t>
+        </is>
+      </c>
+      <c r="G455" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456" s="0" t="inlineStr">
+        <is>
+          <t>4210201649779</t>
+        </is>
+      </c>
+      <c r="B456" s="0" t="inlineStr">
+        <is>
+          <t>Ｍ－３０ブラウンモバイルシェーブ</t>
+        </is>
+      </c>
+      <c r="C456" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G456" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457" s="0" t="inlineStr">
+        <is>
+          <t>4903301762522</t>
+        </is>
+      </c>
+      <c r="B457" s="0" t="inlineStr">
+        <is>
+          <t>キシリデントライオン</t>
+        </is>
+      </c>
+      <c r="C457" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G457" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458" s="0" t="inlineStr">
+        <is>
+          <t>4903301794387</t>
+        </is>
+      </c>
+      <c r="B458" s="0" t="inlineStr">
+        <is>
+          <t>キシリデントライオン　こどもハミガキ</t>
+        </is>
+      </c>
+      <c r="C458" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月31日</t>
+        </is>
+      </c>
+      <c r="G458" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459" s="0" t="inlineStr">
+        <is>
+          <t>4903301300779</t>
+        </is>
+      </c>
+      <c r="B459" s="0" t="inlineStr">
+        <is>
+          <t>ＭＩＧＡＣＯＴ　ケース</t>
+        </is>
+      </c>
+      <c r="C459" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月30日</t>
+        </is>
+      </c>
+      <c r="G459" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" s="0" t="inlineStr">
+        <is>
+          <t>0000045140914</t>
+        </is>
+      </c>
+      <c r="B460" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　スパイキーエッジ　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="C460" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D460" s="0" t="inlineStr">
+        <is>
+          <t>4902806137385</t>
+        </is>
+      </c>
+      <c r="E460" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　スパイキーエッジ　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="F460" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G460" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" s="0" t="inlineStr">
+        <is>
+          <t>0000045140938</t>
+        </is>
+      </c>
+      <c r="B461" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　ルーズシャッフル</t>
+        </is>
+      </c>
+      <c r="C461" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D461" s="0" t="inlineStr">
+        <is>
+          <t>4902806137439</t>
+        </is>
+      </c>
+      <c r="E461" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　ルーズシャッフル　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="F461" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G461" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462" s="0" t="inlineStr">
+        <is>
+          <t>0000045140952</t>
+        </is>
+      </c>
+      <c r="B462" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　グランジマット</t>
+        </is>
+      </c>
+      <c r="C462" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D462" s="0" t="inlineStr">
+        <is>
+          <t>4902806137415</t>
+        </is>
+      </c>
+      <c r="E462" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ムービングラバー　カジュアルマット　モバイルタイプ</t>
+        </is>
+      </c>
+      <c r="F462" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月17日</t>
+        </is>
+      </c>
+      <c r="G462" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" s="0" t="inlineStr">
+        <is>
+          <t>4562256335740</t>
+        </is>
+      </c>
+      <c r="B463" s="0" t="inlineStr">
+        <is>
+          <t>簡単ラップ　Ｌサイズ</t>
+        </is>
+      </c>
+      <c r="C463" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G463" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" s="0" t="inlineStr">
+        <is>
+          <t>4571574390034</t>
+        </is>
+      </c>
+      <c r="B464" s="0" t="inlineStr">
+        <is>
+          <t>タコ釣りボール専用容器</t>
+        </is>
+      </c>
+      <c r="C464" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G464" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465" s="0" t="inlineStr">
+        <is>
+          <t>4571574390041</t>
+        </is>
+      </c>
+      <c r="B465" s="0" t="inlineStr">
+        <is>
+          <t>タコ釣りボールおすすめパック</t>
+        </is>
+      </c>
+      <c r="C465" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G465" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466" s="0" t="inlineStr">
+        <is>
+          <t>4891228319427</t>
+        </is>
+      </c>
+      <c r="B466" s="0" t="inlineStr">
+        <is>
+          <t>シックファースト　シェービングホルダー　ケース</t>
+        </is>
+      </c>
+      <c r="C466" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G466" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467" s="0" t="inlineStr">
+        <is>
+          <t>4987072015599</t>
+        </is>
+      </c>
+      <c r="B467" s="0" t="inlineStr">
+        <is>
+          <t>Ｍｉｓｓオドイーター　スプレー</t>
+        </is>
+      </c>
+      <c r="C467" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G467" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468" s="0" t="inlineStr">
+        <is>
+          <t>4987072088227</t>
+        </is>
+      </c>
+      <c r="B468" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　ハッピー　ブラックベリー</t>
+        </is>
+      </c>
+      <c r="C468" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G468" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469" s="0" t="inlineStr">
+        <is>
+          <t>4571621446097</t>
+        </is>
+      </c>
+      <c r="B469" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　柴犬　無香料</t>
+        </is>
+      </c>
+      <c r="C469" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G469" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470" s="0" t="inlineStr">
+        <is>
+          <t>4571621446110</t>
+        </is>
+      </c>
+      <c r="B470" s="0" t="inlineStr">
+        <is>
+          <t>お疲れさまですホットＡｎｉｍａｌアイマスク　ネコ　ゆずの香り</t>
+        </is>
+      </c>
+      <c r="C470" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G470" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471" s="0" t="inlineStr">
+        <is>
+          <t>4902430036047</t>
+        </is>
+      </c>
+      <c r="B471" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　すがすがしいナチュラルガーデンの香り　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C471" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G471" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" s="0" t="inlineStr">
+        <is>
+          <t>4902430270687</t>
+        </is>
+      </c>
+      <c r="B472" s="0" t="inlineStr">
+        <is>
+          <t>クルマ用置き型ファブリーズ　アクアスカッシュの香り　本体</t>
+        </is>
+      </c>
+      <c r="C472" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G472" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="A473" s="0" t="inlineStr">
+        <is>
+          <t>4902430270717</t>
+        </is>
+      </c>
+      <c r="B473" s="0" t="inlineStr">
+        <is>
+          <t>クルマ用置き型ファブリーズ　アクアスカッシュの香り　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C473" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G473" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474" s="0" t="inlineStr">
+        <is>
+          <t>4902430964494</t>
+        </is>
+      </c>
+      <c r="B474" s="0" t="inlineStr">
+        <is>
+          <t>置き型ファブリーズ　靴箱用　ピュアクリーンの香り　つけかえ用</t>
+        </is>
+      </c>
+      <c r="C474" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G474" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" s="0" t="inlineStr">
+        <is>
+          <t>4964596701696</t>
+        </is>
+      </c>
+      <c r="B475" s="0" t="inlineStr">
+        <is>
+          <t>サナ　毛穴パテ職人　毛穴崩れブロック下地</t>
+        </is>
+      </c>
+      <c r="C475" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G475" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476" s="0" t="inlineStr">
+        <is>
+          <t>4976366019580</t>
+        </is>
+      </c>
+      <c r="B476" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｓ　１００枚</t>
+        </is>
+      </c>
+      <c r="C476" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G476" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477" s="0" t="inlineStr">
+        <is>
+          <t>4976366019597</t>
+        </is>
+      </c>
+      <c r="B477" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｍ　１００枚</t>
+        </is>
+      </c>
+      <c r="C477" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G477" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478" s="0" t="inlineStr">
+        <is>
+          <t>4976366019603</t>
+        </is>
+      </c>
+      <c r="B478" s="0" t="inlineStr">
+        <is>
+          <t>Ｐｒｏ＋シンテックスグローブ　Ｌ　１００枚</t>
+        </is>
+      </c>
+      <c r="C478" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G478" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479" s="0" t="inlineStr">
+        <is>
+          <t>4902050170565</t>
+        </is>
+      </c>
+      <c r="B479" s="0" t="inlineStr">
+        <is>
+          <t>キッチンクラブアルコール除菌スプレー抗菌プレミアム　詰替用３６０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C479" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G479" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480" s="0" t="inlineStr">
+        <is>
+          <t>4902111777252</t>
+        </is>
+      </c>
+      <c r="B480" s="0" t="inlineStr">
+        <is>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　ヘアブースター</t>
+        </is>
+      </c>
+      <c r="C480" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G480" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481" s="0" t="inlineStr">
+        <is>
+          <t>4964596702075</t>
+        </is>
+      </c>
+      <c r="B481" s="0" t="inlineStr">
+        <is>
+          <t>サナ　なめらか本舗　マイルド化粧水</t>
+        </is>
+      </c>
+      <c r="C481" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G481" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" spans="1:7">
+      <c r="A482" s="0" t="inlineStr">
+        <is>
+          <t>4987072100578</t>
+        </is>
+      </c>
+      <c r="B482" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　パルファム　グリーンシトラス</t>
+        </is>
+      </c>
+      <c r="C482" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="D482" s="0" t="inlineStr">
+        <is>
+          <t>4987072102527</t>
+        </is>
+      </c>
+      <c r="E482" s="0" t="inlineStr">
+        <is>
+          <t>消臭元パルファムピーチ＆アールグレイ</t>
+        </is>
+      </c>
+      <c r="F482" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G482" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483" s="0" t="inlineStr">
+        <is>
+          <t>4903018184075</t>
+        </is>
+      </c>
+      <c r="B483" s="0" t="inlineStr">
+        <is>
+          <t>柳屋　ボタニカル　薬用育毛エッセンス</t>
+        </is>
+      </c>
+      <c r="C483" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月08日</t>
+        </is>
+      </c>
+      <c r="G483" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" spans="1:7">
+      <c r="A484" s="0" t="inlineStr">
+        <is>
+          <t>4903018243017</t>
+        </is>
+      </c>
+      <c r="B484" s="0" t="inlineStr">
+        <is>
+          <t>シェーブＪシェービングジェル</t>
+        </is>
+      </c>
+      <c r="C484" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月08日</t>
+        </is>
+      </c>
+      <c r="G484" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" spans="1:7">
+      <c r="A485" s="0" t="inlineStr">
+        <is>
+          <t>4571574390010</t>
+        </is>
+      </c>
+      <c r="B485" s="0" t="inlineStr">
+        <is>
+          <t>タコ釣りボールスターターパッケージ</t>
+        </is>
+      </c>
+      <c r="C485" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G485" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="486" spans="1:7">
+      <c r="A486" s="0" t="inlineStr">
+        <is>
+          <t>4571574390157</t>
+        </is>
+      </c>
+      <c r="B486" s="0" t="inlineStr">
+        <is>
+          <t>塩抜き　サポートスプレー</t>
+        </is>
+      </c>
+      <c r="C486" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G486" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487" s="0" t="inlineStr">
+        <is>
+          <t>4957589000265</t>
+        </is>
+      </c>
+      <c r="B487" s="0" t="inlineStr">
+        <is>
+          <t>紳士フリース中綿ニットマチ</t>
+        </is>
+      </c>
+      <c r="C487" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G487" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" s="0" t="inlineStr">
+        <is>
+          <t>8809657101649</t>
+        </is>
+      </c>
+      <c r="B488" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ１８０ＳＳ　パーハップスラブ</t>
+        </is>
+      </c>
+      <c r="C488" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G488" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" spans="1:7">
+      <c r="A489" s="0" t="inlineStr">
+        <is>
+          <t>8809657106880</t>
+        </is>
+      </c>
+      <c r="B489" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＳＨＩＮＧ　ＤＩＶＡ　グロスジェルネイルシールＧＶＰ１５６ＪＰピュリストピンク</t>
+        </is>
+      </c>
+      <c r="C489" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G489" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" spans="1:7">
+      <c r="A490" s="0" t="inlineStr">
+        <is>
+          <t>8809657106903</t>
+        </is>
+      </c>
+      <c r="B490" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＳＨＩＮＧ　ＤＩＶＡ　グロスジェルネイルシールＧＶＰ１５８ＪＰスカイリーフ</t>
+        </is>
+      </c>
+      <c r="C490" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G490" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" spans="1:7">
+      <c r="A491" s="0" t="inlineStr">
+        <is>
+          <t>8809657106934</t>
+        </is>
+      </c>
+      <c r="B491" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＳＨＩＮＧ　ＤＩＶＡ　グロスジェルネイルシールＧＶＰ１６１ＪＰブレンデッドパープル</t>
+        </is>
+      </c>
+      <c r="C491" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G491" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="492" spans="1:7">
+      <c r="A492" s="0" t="inlineStr">
+        <is>
+          <t>8809657106958</t>
+        </is>
+      </c>
+      <c r="B492" s="0" t="inlineStr">
+        <is>
+          <t>ＤＡＳＨＩＮＧ　ＤＩＶＡ　グロスジェルネイルシールＧＶＰ１６３ＪＰバニラロマンス</t>
+        </is>
+      </c>
+      <c r="C492" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G492" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="A493" s="0" t="inlineStr">
+        <is>
+          <t>8809709230105</t>
+        </is>
+      </c>
+      <c r="B493" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ１４３ＳＬ　ピュアブラン</t>
+        </is>
+      </c>
+      <c r="C493" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G493" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494" s="0" t="inlineStr">
+        <is>
+          <t>8809709230976</t>
+        </is>
+      </c>
+      <c r="B494" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ＿１７４ＳＴ　スティルミー</t>
+        </is>
+      </c>
+      <c r="C494" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G494" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" spans="1:7">
+      <c r="A495" s="0" t="inlineStr">
+        <is>
+          <t>8809709230983</t>
+        </is>
+      </c>
+      <c r="B495" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ１７５ＳＴ　ドリームミント</t>
+        </is>
+      </c>
+      <c r="C495" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G495" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496" s="0" t="inlineStr">
+        <is>
+          <t>8809709235520</t>
+        </is>
+      </c>
+      <c r="B496" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ＿２０７　ウェディングデイ</t>
+        </is>
+      </c>
+      <c r="C496" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G496" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" spans="1:7">
+      <c r="A497" s="0" t="inlineStr">
+        <is>
+          <t>8809709235582</t>
+        </is>
+      </c>
+      <c r="B497" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ２１３ＰＯ　グロウキャンドル</t>
+        </is>
+      </c>
+      <c r="C497" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G497" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" spans="1:7">
+      <c r="A498" s="0" t="inlineStr">
+        <is>
+          <t>8809709237562</t>
+        </is>
+      </c>
+      <c r="B498" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ２６７ＰＯ　シャインアリア</t>
+        </is>
+      </c>
+      <c r="C498" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G498" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" spans="1:7">
+      <c r="A499" s="0" t="inlineStr">
+        <is>
+          <t>8809784655268</t>
+        </is>
+      </c>
+      <c r="B499" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ３７７Ｐプラムギャラクシーミラー</t>
+        </is>
+      </c>
+      <c r="C499" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G499" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" spans="1:7">
+      <c r="A500" s="0" t="inlineStr">
+        <is>
+          <t>8809784655299</t>
+        </is>
+      </c>
+      <c r="B500" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ３８０Ｐピンクマーメイド</t>
+        </is>
+      </c>
+      <c r="C500" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G500" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" spans="1:7">
+      <c r="A501" s="0" t="inlineStr">
+        <is>
+          <t>8809784655336</t>
+        </is>
+      </c>
+      <c r="B501" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ３８４Ｐカームベージュマーブル</t>
+        </is>
+      </c>
+      <c r="C501" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G501" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" spans="1:7">
+      <c r="A502" s="0" t="inlineStr">
+        <is>
+          <t>8809784655381</t>
+        </is>
+      </c>
+      <c r="B502" s="0" t="inlineStr">
+        <is>
+          <t>マジックプレスＭＪＰ３８９Ｐオレンジプレイド</t>
+        </is>
+      </c>
+      <c r="C502" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G502" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="503" spans="1:7">
+      <c r="A503" s="0" t="inlineStr">
+        <is>
+          <t>8809818837172</t>
+        </is>
+      </c>
+      <c r="B503" s="0" t="inlineStr">
+        <is>
+          <t>ＤＤ　マジックプレスＭＪＰ４５８　ロージエイトキス</t>
+        </is>
+      </c>
+      <c r="C503" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G503" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504" s="0" t="inlineStr">
+        <is>
+          <t>8809855945137</t>
+        </is>
+      </c>
+      <c r="B504" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C504" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G504" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" spans="1:7">
+      <c r="A505" s="0" t="inlineStr">
+        <is>
+          <t>8809855945144</t>
+        </is>
+      </c>
+      <c r="B505" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C505" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G505" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="506" spans="1:7">
+      <c r="A506" s="0" t="inlineStr">
+        <is>
+          <t>8809855945151</t>
+        </is>
+      </c>
+      <c r="B506" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C506" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G506" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="A507" s="0" t="inlineStr">
+        <is>
+          <t>8809855945168</t>
+        </is>
+      </c>
+      <c r="B507" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C507" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G507" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="508" spans="1:7">
+      <c r="A508" s="0" t="inlineStr">
+        <is>
+          <t>8809855945182</t>
+        </is>
+      </c>
+      <c r="B508" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C508" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G508" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="509" spans="1:7">
+      <c r="A509" s="0" t="inlineStr">
+        <is>
+          <t>8809855945199</t>
+        </is>
+      </c>
+      <c r="B509" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C509" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G509" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="510" spans="1:7">
+      <c r="A510" s="0" t="inlineStr">
+        <is>
+          <t>8809855945229</t>
+        </is>
+      </c>
+      <c r="B510" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C510" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G510" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="511" spans="1:7">
+      <c r="A511" s="0" t="inlineStr">
+        <is>
+          <t>8809855945236</t>
+        </is>
+      </c>
+      <c r="B511" s="0" t="inlineStr">
+        <is>
+          <t>ダッシングディバ　グロウ</t>
+        </is>
+      </c>
+      <c r="C511" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G511" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="512" spans="1:7">
+      <c r="A512" s="0" t="inlineStr">
+        <is>
+          <t>8809855949296</t>
+        </is>
+      </c>
+      <c r="B512" s="0" t="inlineStr">
+        <is>
+          <t>ＤＤ　マジックプレスＭＪＰ３Ｆ０２３ＡＬ　ローズブラーリング</t>
+        </is>
+      </c>
+      <c r="C512" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G512" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513" s="0" t="inlineStr">
+        <is>
+          <t>8809855949302</t>
+        </is>
+      </c>
+      <c r="B513" s="0" t="inlineStr">
+        <is>
+          <t>ＤＤ　マジックプレスＭＪＰ３Ｆ０２４ＡＬ　バニラシロップ</t>
+        </is>
+      </c>
+      <c r="C513" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G513" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="514" spans="1:7">
+      <c r="A514" s="0" t="inlineStr">
+        <is>
+          <t>8809931372895</t>
+        </is>
+      </c>
+      <c r="B514" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０２８ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C514" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G514" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="515" spans="1:7">
+      <c r="A515" s="0" t="inlineStr">
+        <is>
+          <t>8809931372918</t>
+        </is>
+      </c>
+      <c r="B515" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３０ＯＶ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C515" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G515" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="516" spans="1:7">
+      <c r="A516" s="0" t="inlineStr">
+        <is>
+          <t>8809931372925</t>
+        </is>
+      </c>
+      <c r="B516" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３１ＯＶ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C516" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G516" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="517" spans="1:7">
+      <c r="A517" s="0" t="inlineStr">
+        <is>
+          <t>8809931372932</t>
+        </is>
+      </c>
+      <c r="B517" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３２ＯＶ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C517" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G517" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="518" spans="1:7">
+      <c r="A518" s="0" t="inlineStr">
+        <is>
+          <t>8809931372949</t>
+        </is>
+      </c>
+      <c r="B518" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３３ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C518" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G518" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" spans="1:7">
+      <c r="A519" s="0" t="inlineStr">
+        <is>
+          <t>8809931372956</t>
+        </is>
+      </c>
+      <c r="B519" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３４ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C519" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G519" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="520" spans="1:7">
+      <c r="A520" s="0" t="inlineStr">
+        <is>
+          <t>8809931372970</t>
+        </is>
+      </c>
+      <c r="B520" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３６ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C520" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G520" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="521" spans="1:7">
+      <c r="A521" s="0" t="inlineStr">
+        <is>
+          <t>8809931372987</t>
+        </is>
+      </c>
+      <c r="B521" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｐ０３７ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C521" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G521" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" spans="1:7">
+      <c r="A522" s="0" t="inlineStr">
+        <is>
+          <t>8809931374189</t>
+        </is>
+      </c>
+      <c r="B522" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ３Ｓ１２９ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C522" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G522" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="523" spans="1:7">
+      <c r="A523" s="0" t="inlineStr">
+        <is>
+          <t>8809931374363</t>
+        </is>
+      </c>
+      <c r="B523" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｓ０５１ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C523" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G523" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="524" spans="1:7">
+      <c r="A524" s="0" t="inlineStr">
+        <is>
+          <t>8809931374370</t>
+        </is>
+      </c>
+      <c r="B524" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｓ０５２ＡＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C524" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G524" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="525" spans="1:7">
+      <c r="A525" s="0" t="inlineStr">
+        <is>
+          <t>8809931374875</t>
+        </is>
+      </c>
+      <c r="B525" s="0" t="inlineStr">
+        <is>
+          <t>ＭＪＰ４Ｓ０５３ＯＬ　ダッシングディバ　マジックプレス</t>
+        </is>
+      </c>
+      <c r="C525" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G525" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="526" spans="1:7">
+      <c r="A526" s="0" t="inlineStr">
+        <is>
+          <t>4538353807787</t>
+        </is>
+      </c>
+      <c r="B526" s="0" t="inlineStr">
+        <is>
+          <t>おでかけ洗剤　（約６０回分）</t>
+        </is>
+      </c>
+      <c r="C526" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月05日</t>
+        </is>
+      </c>
+      <c r="G526" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="527" spans="1:7">
+      <c r="A527" s="0" t="inlineStr">
+        <is>
+          <t>4538353807824</t>
+        </is>
+      </c>
+      <c r="B527" s="0" t="inlineStr">
+        <is>
+          <t>おでかけ洗剤　（約６０回分）</t>
+        </is>
+      </c>
+      <c r="C527" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月05日</t>
+        </is>
+      </c>
+      <c r="G527" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="528" spans="1:7">
+      <c r="A528" s="0" t="inlineStr">
+        <is>
+          <t>4580131771452</t>
+        </is>
+      </c>
+      <c r="B528" s="0" t="inlineStr">
+        <is>
+          <t>レッツ　除菌　ジャンボウェット</t>
+        </is>
+      </c>
+      <c r="C528" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G528" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="529" spans="1:7">
+      <c r="A529" s="0" t="inlineStr">
+        <is>
+          <t>4987176278012</t>
+        </is>
+      </c>
+      <c r="B529" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　ホワイトムスクの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C529" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D529" s="0" t="inlineStr">
+        <is>
+          <t>4987176392787</t>
+        </is>
+      </c>
+      <c r="E529" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスホワイトムスクの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F529" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G529" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="530" spans="1:7">
+      <c r="A530" s="0" t="inlineStr">
+        <is>
+          <t>4987176278081</t>
+        </is>
+      </c>
+      <c r="B530" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　イノセント　リリー＆ジャスミンの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C530" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D530" s="0" t="inlineStr">
+        <is>
+          <t>4987176392831</t>
+        </is>
+      </c>
+      <c r="E530" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスイノセントリリー＆ジャスミンの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F530" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G530" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" spans="1:7">
+      <c r="A531" s="0" t="inlineStr">
+        <is>
+          <t>4987176350091</t>
+        </is>
+      </c>
+      <c r="B531" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　バブルバスの香り　本体</t>
+        </is>
+      </c>
+      <c r="C531" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D531" s="0" t="inlineStr">
+        <is>
+          <t>4987176392930</t>
+        </is>
+      </c>
+      <c r="E531" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスバブルバスの香り本体</t>
+        </is>
+      </c>
+      <c r="F531" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G531" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="532" spans="1:7">
+      <c r="A532" s="0" t="inlineStr">
+        <is>
+          <t>4987176350114</t>
+        </is>
+      </c>
+      <c r="B532" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　バブルバスの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C532" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D532" s="0" t="inlineStr">
+        <is>
+          <t>4987176392961</t>
+        </is>
+      </c>
+      <c r="E532" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスバブルバスの香り特大サイズ</t>
+        </is>
+      </c>
+      <c r="F532" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G532" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="533" spans="1:7">
+      <c r="A533" s="0" t="inlineStr">
+        <is>
+          <t>4987176350138</t>
+        </is>
+      </c>
+      <c r="B533" s="0" t="inlineStr">
+        <is>
+          <t>レノア　オードリュクス　バブルバスの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C533" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="D533" s="0" t="inlineStr">
+        <is>
+          <t>4987176392909</t>
+        </is>
+      </c>
+      <c r="E533" s="0" t="inlineStr">
+        <is>
+          <t>レノアオードリュクスバブルバスの香りつめかえ用超特大サイズ</t>
+        </is>
+      </c>
+      <c r="F533" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月07日</t>
+        </is>
+      </c>
+      <c r="G533" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" spans="1:7">
+      <c r="A534" s="0" t="inlineStr">
+        <is>
+          <t>4006387107956</t>
+        </is>
+      </c>
+      <c r="B534" s="0" t="inlineStr">
+        <is>
+          <t>ボトル型浄水器ブルー</t>
+        </is>
+      </c>
+      <c r="C534" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G534" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="535" spans="1:7">
+      <c r="A535" s="0" t="inlineStr">
+        <is>
+          <t>4006387115197</t>
+        </is>
+      </c>
+      <c r="B535" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラカートリッジ４個</t>
+        </is>
+      </c>
+      <c r="C535" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G535" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="536" spans="1:7">
+      <c r="A536" s="0" t="inlineStr">
+        <is>
+          <t>4006387115258</t>
+        </is>
+      </c>
+      <c r="B536" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラプラスエキスパートフィルター３</t>
+        </is>
+      </c>
+      <c r="C536" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G536" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" spans="1:7">
+      <c r="A537" s="0" t="inlineStr">
+        <is>
+          <t>4006387115449</t>
+        </is>
+      </c>
+      <c r="B537" s="0" t="inlineStr">
+        <is>
+          <t>ブリタマレーラスターターパック</t>
+        </is>
+      </c>
+      <c r="C537" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G537" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="538" spans="1:7">
+      <c r="A538" s="0" t="inlineStr">
+        <is>
+          <t>4006387115548</t>
+        </is>
+      </c>
+      <c r="B538" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　アルーナブルーカートリッジ２コ</t>
+        </is>
+      </c>
+      <c r="C538" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G538" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="539" spans="1:7">
+      <c r="A539" s="0" t="inlineStr">
+        <is>
+          <t>4006387200169</t>
+        </is>
+      </c>
+      <c r="B539" s="0" t="inlineStr">
+        <is>
+          <t>ブリタクラシック交換用フィルター３Ｐ</t>
+        </is>
+      </c>
+      <c r="C539" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G539" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" spans="1:7">
+      <c r="A540" s="0" t="inlineStr">
+        <is>
+          <t>4510289415571</t>
+        </is>
+      </c>
+      <c r="B540" s="0" t="inlineStr">
+        <is>
+          <t>オーニング１００×２００　ＮＡＷ１００ＣＢＲ</t>
+        </is>
+      </c>
+      <c r="C540" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G540" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="541" spans="1:7">
+      <c r="A541" s="0" t="inlineStr">
+        <is>
+          <t>4510289415595</t>
+        </is>
+      </c>
+      <c r="B541" s="0" t="inlineStr">
+        <is>
+          <t>オーニング１００×２００　ＮＡＷ１００ＧＲＳＴ</t>
+        </is>
+      </c>
+      <c r="C541" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G541" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="542" spans="1:7">
+      <c r="A542" s="0" t="inlineStr">
+        <is>
+          <t>4510289418510</t>
+        </is>
+      </c>
+      <c r="B542" s="0" t="inlineStr">
+        <is>
+          <t>天津すだれ　本間　中　９６×１１２ＣＭ</t>
+        </is>
+      </c>
+      <c r="C542" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G542" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="543" spans="1:7">
+      <c r="A543" s="0" t="inlineStr">
+        <is>
+          <t>4510289418527</t>
+        </is>
+      </c>
+      <c r="B543" s="0" t="inlineStr">
+        <is>
+          <t>天津すだれ　本間　大　９６×１５７ＣＭ</t>
+        </is>
+      </c>
+      <c r="C543" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G543" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="544" spans="1:7">
+      <c r="A544" s="0" t="inlineStr">
+        <is>
+          <t>4511257200717</t>
+        </is>
+      </c>
+      <c r="B544" s="0" t="inlineStr">
+        <is>
+          <t>自動開閉折り畳み傘５５ＣＭ黒</t>
+        </is>
+      </c>
+      <c r="C544" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G544" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="545" spans="1:7">
+      <c r="A545" s="0" t="inlineStr">
+        <is>
+          <t>4511257200724</t>
+        </is>
+      </c>
+      <c r="B545" s="0" t="inlineStr">
+        <is>
+          <t>自動開閉折り畳み傘５５ＣＭ紺</t>
+        </is>
+      </c>
+      <c r="C545" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G545" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" spans="1:7">
+      <c r="A546" s="0" t="inlineStr">
+        <is>
+          <t>4511257553028</t>
+        </is>
+      </c>
+      <c r="B546" s="0" t="inlineStr">
+        <is>
+          <t>ワイドサイズ　無地ジャンプ傘７０ＣＭ紺</t>
+        </is>
+      </c>
+      <c r="C546" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G546" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="547" spans="1:7">
+      <c r="A547" s="0" t="inlineStr">
+        <is>
+          <t>4511257601811</t>
+        </is>
+      </c>
+      <c r="B547" s="0" t="inlineStr">
+        <is>
+          <t>水玉柄ジャンプ傘６０ＣＭ黒</t>
+        </is>
+      </c>
+      <c r="C547" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G547" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="548" spans="1:7">
+      <c r="A548" s="0" t="inlineStr">
+        <is>
+          <t>4511257601835</t>
+        </is>
+      </c>
+      <c r="B548" s="0" t="inlineStr">
+        <is>
+          <t>水玉柄ジャンプ傘６０ＣＭブルー</t>
+        </is>
+      </c>
+      <c r="C548" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G548" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" spans="1:7">
+      <c r="A549" s="0" t="inlineStr">
+        <is>
+          <t>4511257640810</t>
+        </is>
+      </c>
+      <c r="B549" s="0" t="inlineStr">
+        <is>
+          <t>市松柄１６本骨傘５５ＣＭ</t>
+        </is>
+      </c>
+      <c r="C549" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G549" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="550" spans="1:7">
+      <c r="A550" s="0" t="inlineStr">
+        <is>
+          <t>4511257640919</t>
+        </is>
+      </c>
+      <c r="B550" s="0" t="inlineStr">
+        <is>
+          <t>桜柄１６本骨傘５５ＣＭ</t>
+        </is>
+      </c>
+      <c r="C550" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G550" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="551" spans="1:7">
+      <c r="A551" s="0" t="inlineStr">
+        <is>
+          <t>4511257641015</t>
+        </is>
+      </c>
+      <c r="B551" s="0" t="inlineStr">
+        <is>
+          <t>七宝柄１６本骨傘５５ＣＭ</t>
+        </is>
+      </c>
+      <c r="C551" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G551" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" spans="1:7">
+      <c r="A552" s="0" t="inlineStr">
+        <is>
+          <t>4523905008538</t>
+        </is>
+      </c>
+      <c r="B552" s="0" t="inlineStr">
+        <is>
+          <t>ＫＩＲＥＩ楽々重曹セスキクリーナー２４枚２Ｐ</t>
+        </is>
+      </c>
+      <c r="C552" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G552" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="553" spans="1:7">
+      <c r="A553" s="0" t="inlineStr">
+        <is>
+          <t>4535304725923</t>
+        </is>
+      </c>
+      <c r="B553" s="0" t="inlineStr">
+        <is>
+          <t>Ｑパンドロボウトナゾノフランスパンバスボール６０ｇ</t>
+        </is>
+      </c>
+      <c r="C553" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G553" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="554" spans="1:7">
+      <c r="A554" s="0" t="inlineStr">
+        <is>
+          <t>4535304735649</t>
+        </is>
+      </c>
+      <c r="B554" s="0" t="inlineStr">
+        <is>
+          <t>ＱＹＵＬＵＬＵＮミッキーフレンズバスボール</t>
+        </is>
+      </c>
+      <c r="C554" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G554" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" spans="1:7">
+      <c r="A555" s="0" t="inlineStr">
+        <is>
+          <t>4560248234699</t>
+        </is>
+      </c>
+      <c r="B555" s="0" t="inlineStr">
+        <is>
+          <t>マヌカライフ　Ｎデンタルペースト１５＋　１００ｇ</t>
+        </is>
+      </c>
+      <c r="C555" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G555" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="556" spans="1:7">
+      <c r="A556" s="0" t="inlineStr">
+        <is>
+          <t>4582286101115</t>
+        </is>
+      </c>
+      <c r="B556" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラカートリッジ３個　ボトルセット</t>
+        </is>
+      </c>
+      <c r="C556" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G556" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" spans="1:7">
+      <c r="A557" s="0" t="inlineStr">
+        <is>
+          <t>4589856284391</t>
+        </is>
+      </c>
+      <c r="B557" s="0" t="inlineStr">
+        <is>
+          <t>Ｑおにぎりバスボール　０２</t>
+        </is>
+      </c>
+      <c r="C557" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G557" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="558" spans="1:7">
+      <c r="A558" s="0" t="inlineStr">
+        <is>
+          <t>4901080143211</t>
+        </is>
+      </c>
+      <c r="B558" s="0" t="inlineStr">
+        <is>
+          <t>マモルームハウスダスト花粉用　取替え</t>
+        </is>
+      </c>
+      <c r="C558" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G558" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="559" spans="1:7">
+      <c r="A559" s="0" t="inlineStr">
+        <is>
+          <t>4901301427502</t>
+        </is>
+      </c>
+      <c r="B559" s="0" t="inlineStr">
+        <is>
+          <t>クリンキーパー　２４時間抗菌シート　業務用</t>
+        </is>
+      </c>
+      <c r="C559" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G559" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="560" spans="1:7">
+      <c r="A560" s="0" t="inlineStr">
+        <is>
+          <t>4901329210865</t>
+        </is>
+      </c>
+      <c r="B560" s="0" t="inlineStr">
+        <is>
+          <t>トイレ用セラミッククリーナー</t>
+        </is>
+      </c>
+      <c r="C560" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D560" s="0" t="inlineStr">
+        <is>
+          <t>4901329211015</t>
+        </is>
+      </c>
+      <c r="E560" s="0" t="inlineStr">
+        <is>
+          <t>カネヨン　トイレクレンザー</t>
+        </is>
+      </c>
+      <c r="F560" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G560" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" spans="1:7">
+      <c r="A561" s="0" t="inlineStr">
+        <is>
+          <t>4901329220888</t>
+        </is>
+      </c>
+      <c r="B561" s="0" t="inlineStr">
+        <is>
+          <t>おふろの洗剤　詰替</t>
+        </is>
+      </c>
+      <c r="C561" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D561" s="0" t="inlineStr">
+        <is>
+          <t>4901329220963</t>
+        </is>
+      </c>
+      <c r="E561" s="0" t="inlineStr">
+        <is>
+          <t>お風呂用洗剤</t>
+        </is>
+      </c>
+      <c r="F561" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月03日</t>
+        </is>
+      </c>
+      <c r="G561" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="562" spans="1:7">
+      <c r="A562" s="0" t="inlineStr">
+        <is>
+          <t>4901329272009</t>
+        </is>
+      </c>
+      <c r="B562" s="0" t="inlineStr">
+        <is>
+          <t>無添加　食器用液体せっけん</t>
+        </is>
+      </c>
+      <c r="C562" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G562" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" spans="1:7">
+      <c r="A563" s="0" t="inlineStr">
+        <is>
+          <t>4901417640512</t>
+        </is>
+      </c>
+      <c r="B563" s="0" t="inlineStr">
+        <is>
+          <t>マー＆ミー　トリートメント　ボディミルク</t>
+        </is>
+      </c>
+      <c r="C563" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D563" s="0" t="inlineStr">
+        <is>
+          <t>4901417640611</t>
+        </is>
+      </c>
+      <c r="E563" s="0" t="inlineStr">
+        <is>
+          <t>マー＆ミー　スキンケア　ボディミルク　ポンプ</t>
+        </is>
+      </c>
+      <c r="F563" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G563" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" spans="1:7">
+      <c r="A564" s="0" t="inlineStr">
+        <is>
+          <t>4901417640550</t>
+        </is>
+      </c>
+      <c r="B564" s="0" t="inlineStr">
+        <is>
+          <t>マー＆ミー　トリートメント　ボディミルク　詰替用</t>
+        </is>
+      </c>
+      <c r="C564" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D564" s="0" t="inlineStr">
+        <is>
+          <t>4901417640628</t>
+        </is>
+      </c>
+      <c r="E564" s="0" t="inlineStr">
+        <is>
+          <t>マー＆ミー　スキンケア　ボディミルク　詰替用</t>
+        </is>
+      </c>
+      <c r="F564" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G564" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="565" spans="1:7">
+      <c r="A565" s="0" t="inlineStr">
+        <is>
+          <t>4901417722812</t>
+        </is>
+      </c>
+      <c r="B565" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
+        </is>
+      </c>
+      <c r="C565" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D565" s="0" t="inlineStr">
+        <is>
+          <t>4901417724311</t>
+        </is>
+      </c>
+      <c r="E565" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F565" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G565" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="566" spans="1:7">
+      <c r="A566" s="0" t="inlineStr">
+        <is>
+          <t>4901417722829</t>
+        </is>
+      </c>
+      <c r="B566" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
+        </is>
+      </c>
+      <c r="C566" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D566" s="0" t="inlineStr">
+        <is>
+          <t>4901417724328</t>
+        </is>
+      </c>
+      <c r="E566" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F566" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G566" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" spans="1:7">
+      <c r="A567" s="0" t="inlineStr">
+        <is>
+          <t>4901417722836</t>
+        </is>
+      </c>
+      <c r="B567" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　ポンプ</t>
+        </is>
+      </c>
+      <c r="C567" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D567" s="0" t="inlineStr">
+        <is>
+          <t>4901417724335</t>
+        </is>
+      </c>
+      <c r="E567" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F567" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G567" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" spans="1:7">
+      <c r="A568" s="0" t="inlineStr">
+        <is>
+          <t>4901417722843</t>
+        </is>
+      </c>
+      <c r="B568" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　ポンプ</t>
+        </is>
+      </c>
+      <c r="C568" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D568" s="0" t="inlineStr">
+        <is>
+          <t>4901417724342</t>
+        </is>
+      </c>
+      <c r="E568" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F568" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
+        </is>
+      </c>
+      <c r="G568" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="569" spans="1:7">
+      <c r="A569" s="0" t="inlineStr">
+        <is>
+          <t>4901433036542</t>
+        </is>
+      </c>
+      <c r="B569" s="0" t="inlineStr">
+        <is>
+          <t>へビーローテーション　エクストラボリューム　マスカラ　０１　リッチブラック</t>
+        </is>
+      </c>
+      <c r="C569" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G569" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" spans="1:7">
+      <c r="A570" s="0" t="inlineStr">
+        <is>
+          <t>4901433036566</t>
+        </is>
+      </c>
+      <c r="B570" s="0" t="inlineStr">
+        <is>
+          <t>ヘビーローテーション　エクストラロング　マスカラ　０１　リッチブラック</t>
+        </is>
+      </c>
+      <c r="C570" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G570" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="571" spans="1:7">
+      <c r="A571" s="0" t="inlineStr">
+        <is>
+          <t>4901435997209</t>
+        </is>
+      </c>
+      <c r="B571" s="0" t="inlineStr">
+        <is>
+          <t>墓参灯コップローソク（袋入）</t>
+        </is>
+      </c>
+      <c r="C571" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G571" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="572" spans="1:7">
+      <c r="A572" s="0" t="inlineStr">
+        <is>
+          <t>4901559212882</t>
+        </is>
+      </c>
+      <c r="B572" s="0" t="inlineStr">
+        <is>
+          <t>ＨＥＲＳバスラボ　Ｗ保湿　Ｈｅｒｂａｌ　Ａｒｏｍａ</t>
+        </is>
+      </c>
+      <c r="C572" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G572" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" spans="1:7">
+      <c r="A573" s="0" t="inlineStr">
+        <is>
+          <t>4904510996319</t>
+        </is>
+      </c>
+      <c r="B573" s="0" t="inlineStr">
+        <is>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｓ</t>
+        </is>
+      </c>
+      <c r="C573" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G573" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" spans="1:7">
+      <c r="A574" s="0" t="inlineStr">
+        <is>
+          <t>4956810880607</t>
+        </is>
+      </c>
+      <c r="B574" s="0" t="inlineStr">
+        <is>
+          <t>シャワーホルダー　ボトルハンガー</t>
+        </is>
+      </c>
+      <c r="C574" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G574" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="575" spans="1:7">
+      <c r="A575" s="0" t="inlineStr">
+        <is>
+          <t>4964653103760</t>
+        </is>
+      </c>
+      <c r="B575" s="0" t="inlineStr">
+        <is>
+          <t>縮毛つるんＪ</t>
+        </is>
+      </c>
+      <c r="C575" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G575" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" spans="1:7">
+      <c r="A576" s="0" t="inlineStr">
+        <is>
+          <t>4971633171480</t>
+        </is>
+      </c>
+      <c r="B576" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　強力吸収　キッチンペーパー（３個ポリ）</t>
+        </is>
+      </c>
+      <c r="C576" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D576" s="0" t="inlineStr">
+        <is>
+          <t>4971633173132</t>
+        </is>
+      </c>
+      <c r="E576" s="0" t="inlineStr">
+        <is>
+          <t>エルモア強力吸収キッチンペーパー８０Ｗ</t>
+        </is>
+      </c>
+      <c r="F576" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G576" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="577" spans="1:7">
+      <c r="A577" s="0" t="inlineStr">
+        <is>
+          <t>4973227212128</t>
+        </is>
+      </c>
+      <c r="B577" s="0" t="inlineStr">
+        <is>
+          <t>デンタルプロブラック　超極細毛＋大きめヘッド　やわらかめ</t>
+        </is>
+      </c>
+      <c r="C577" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G577" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="578" spans="1:7">
+      <c r="A578" s="0" t="inlineStr">
+        <is>
+          <t>4976552033468</t>
+        </is>
+      </c>
+      <c r="B578" s="0" t="inlineStr">
+        <is>
+          <t>はちみつとろり　はちみつレモンの香り</t>
+        </is>
+      </c>
+      <c r="C578" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G578" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" spans="1:7">
+      <c r="A579" s="0" t="inlineStr">
+        <is>
+          <t>4976552033475</t>
+        </is>
+      </c>
+      <c r="B579" s="0" t="inlineStr">
+        <is>
+          <t>はちみつとろり　カモミール＆はちみつの香り</t>
+        </is>
+      </c>
+      <c r="C579" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G579" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="580" spans="1:7">
+      <c r="A580" s="0" t="inlineStr">
+        <is>
+          <t>4976552040428</t>
+        </is>
+      </c>
+      <c r="B580" s="0" t="inlineStr">
+        <is>
+          <t>エステ気分入浴剤　アイスランド　４０ｇ</t>
+        </is>
+      </c>
+      <c r="C580" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G580" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="581" spans="1:7">
+      <c r="A581" s="0" t="inlineStr">
+        <is>
+          <t>4976654100334</t>
+        </is>
+      </c>
+      <c r="B581" s="0" t="inlineStr">
+        <is>
+          <t>万能野菜調理器ベンリナー平箱入りアイボリー</t>
+        </is>
+      </c>
+      <c r="C581" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G581" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" spans="1:7">
+      <c r="A582" s="0" t="inlineStr">
+        <is>
+          <t>4987234362714</t>
+        </is>
+      </c>
+      <c r="B582" s="0" t="inlineStr">
+        <is>
+          <t>サイオス　イルーセント　ミルキーヘアカラー　ＯＶ０２　オーキッドラベンダー</t>
+        </is>
+      </c>
+      <c r="C582" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G582" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="583" spans="1:7">
+      <c r="A583" s="0" t="inlineStr">
+        <is>
+          <t>4987234363155</t>
+        </is>
+      </c>
+      <c r="B583" s="0" t="inlineStr">
+        <is>
+          <t>サイオス　イルーセント　ミルキーヘアカラー　ＳＳ０２　スターダストシルバー</t>
+        </is>
+      </c>
+      <c r="C583" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G583" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="584" spans="1:7">
+      <c r="A584" s="0" t="inlineStr">
+        <is>
+          <t>4987234390175</t>
+        </is>
+      </c>
+      <c r="B584" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　パープル</t>
+        </is>
+      </c>
+      <c r="C584" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G584" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="585" spans="1:7">
+      <c r="A585" s="0" t="inlineStr">
+        <is>
+          <t>4987234390182</t>
+        </is>
+      </c>
+      <c r="B585" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　ピンク</t>
+        </is>
+      </c>
+      <c r="C585" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G585" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" spans="1:7">
+      <c r="A586" s="0" t="inlineStr">
+        <is>
+          <t>4987234390199</t>
+        </is>
+      </c>
+      <c r="B586" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ（ゴットゥービー）　カラーシャンプー　シルバー</t>
+        </is>
+      </c>
+      <c r="C586" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="G586" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="587" spans="1:7">
+      <c r="A587" s="0" t="inlineStr">
+        <is>
+          <t>4901121203317</t>
+        </is>
+      </c>
+      <c r="B587" s="0" t="inlineStr">
+        <is>
+          <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
+        </is>
+      </c>
+      <c r="C587" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月28日</t>
+        </is>
+      </c>
+      <c r="G587" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" spans="1:7">
+      <c r="A588" s="0" t="inlineStr">
+        <is>
+          <t>4982757916628</t>
+        </is>
+      </c>
+      <c r="B588" s="0" t="inlineStr">
+        <is>
+          <t>Ｔｉ‐ｉｎａ　モイスチャ―ローション　化粧水</t>
+        </is>
+      </c>
+      <c r="C588" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月28日</t>
+        </is>
+      </c>
+      <c r="G588" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="589" spans="1:7">
+      <c r="A589" s="0" t="inlineStr">
+        <is>
+          <t>4982757922179</t>
+        </is>
+      </c>
+      <c r="B589" s="0" t="inlineStr">
+        <is>
+          <t>ティーナ　ミルキーローション　乳液</t>
+        </is>
+      </c>
+      <c r="C589" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月28日</t>
+        </is>
+      </c>
+      <c r="G589" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="590" spans="1:7">
+      <c r="A590" s="0" t="inlineStr">
+        <is>
+          <t>4901080664914</t>
+        </is>
+      </c>
+      <c r="B590" s="0" t="inlineStr">
+        <is>
+          <t>１週間たっぷりうるおうプラセンタＣゼリー　アセロラ味</t>
+        </is>
+      </c>
+      <c r="C590" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月27日</t>
+        </is>
+      </c>
+      <c r="G590" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="591" spans="1:7">
+      <c r="A591" s="0" t="inlineStr">
+        <is>
+          <t>4533106402462</t>
+        </is>
+      </c>
+      <c r="B591" s="0" t="inlineStr">
+        <is>
+          <t>フレッシュセンツ　ペーパーフレグランス　ピオニー＆ブラッシュスエード　シングル</t>
+        </is>
+      </c>
+      <c r="C591" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月26日</t>
+        </is>
+      </c>
+      <c r="G591" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" spans="1:7">
+      <c r="A592" s="0" t="inlineStr">
+        <is>
+          <t>4513574021877</t>
+        </is>
+      </c>
+      <c r="B592" s="0" t="inlineStr">
+        <is>
+          <t>ディブ　ベビーオイル</t>
+        </is>
+      </c>
+      <c r="C592" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月31日</t>
+        </is>
+      </c>
+      <c r="G592" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="593" spans="1:7">
+      <c r="A593" s="0" t="inlineStr">
+        <is>
+          <t>4930419482462</t>
+        </is>
+      </c>
+      <c r="B593" s="0" t="inlineStr">
+        <is>
+          <t>まめいた　ボトルの中栓洗い</t>
+        </is>
+      </c>
+      <c r="C593" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月27日</t>
+        </is>
+      </c>
+      <c r="G593" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" spans="1:7">
+      <c r="A594" s="0" t="inlineStr">
+        <is>
+          <t>4571621442297</t>
+        </is>
+      </c>
+      <c r="B594" s="0" t="inlineStr">
+        <is>
+          <t>折り畳めるつば広リボンサンバイザー　ブラック</t>
+        </is>
+      </c>
+      <c r="C594" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月12日</t>
+        </is>
+      </c>
+      <c r="G594" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="595" spans="1:7">
+      <c r="A595" s="0" t="inlineStr">
+        <is>
+          <t>4570084525592</t>
+        </is>
+      </c>
+      <c r="B595" s="0" t="inlineStr">
+        <is>
+          <t>もふもふメモリー　犬</t>
+        </is>
+      </c>
+      <c r="C595" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月20日</t>
+        </is>
+      </c>
+      <c r="G595" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="596" spans="1:7">
+      <c r="A596" s="0" t="inlineStr">
+        <is>
+          <t>4560452210458</t>
+        </is>
+      </c>
+      <c r="B596" s="0" t="inlineStr">
+        <is>
+          <t>薬用ハニッククリームノンステイン　８５ｇ</t>
+        </is>
+      </c>
+      <c r="C596" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
+        </is>
+      </c>
+      <c r="G596" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="597" spans="1:7">
+      <c r="A597" s="0" t="inlineStr">
+        <is>
+          <t>4570060544241</t>
+        </is>
+      </c>
+      <c r="B597" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかソックス　ピンク</t>
+        </is>
+      </c>
+      <c r="C597" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G597" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" spans="1:7">
+      <c r="A598" s="0" t="inlineStr">
+        <is>
+          <t>4570060547440</t>
+        </is>
+      </c>
+      <c r="B598" s="0" t="inlineStr">
+        <is>
+          <t>アイシーネック保冷ポーチ　アクアグリーン</t>
+        </is>
+      </c>
+      <c r="C598" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G598" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="599" spans="1:7">
+      <c r="A599" s="0" t="inlineStr">
+        <is>
+          <t>4570060547457</t>
+        </is>
+      </c>
+      <c r="B599" s="0" t="inlineStr">
+        <is>
+          <t>アイシーネック保冷ポーチ　グレージュ</t>
+        </is>
+      </c>
+      <c r="C599" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G599" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="600" spans="1:7">
+      <c r="A600" s="0" t="inlineStr">
+        <is>
+          <t>4571621440019</t>
+        </is>
+      </c>
+      <c r="B600" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかナイトソックス　ピンク</t>
+        </is>
+      </c>
+      <c r="C600" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G600" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" spans="1:7">
+      <c r="A601" s="0" t="inlineStr">
+        <is>
+          <t>4571621440064</t>
+        </is>
+      </c>
+      <c r="B601" s="0" t="inlineStr">
+        <is>
+          <t>タイムマーカーボトル　ホワイト</t>
+        </is>
+      </c>
+      <c r="C601" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G601" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="602" spans="1:7">
+      <c r="A602" s="0" t="inlineStr">
+        <is>
+          <t>4571621440071</t>
+        </is>
+      </c>
+      <c r="B602" s="0" t="inlineStr">
+        <is>
+          <t>タイムマーカーボトル　ピンク×オレンジ</t>
+        </is>
+      </c>
+      <c r="C602" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G602" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" spans="1:7">
+      <c r="A603" s="0" t="inlineStr">
+        <is>
+          <t>4571621440088</t>
+        </is>
+      </c>
+      <c r="B603" s="0" t="inlineStr">
+        <is>
+          <t>タイムマーカーボトル　ブルー×パープル</t>
+        </is>
+      </c>
+      <c r="C603" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G603" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" spans="1:7">
+      <c r="A604" s="0" t="inlineStr">
+        <is>
+          <t>4571621440583</t>
+        </is>
+      </c>
+      <c r="B604" s="0" t="inlineStr">
+        <is>
+          <t>ダイヤカットヘアブラシ　グロッシーホワイト</t>
+        </is>
+      </c>
+      <c r="C604" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G604" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="605" spans="1:7">
+      <c r="A605" s="0" t="inlineStr">
+        <is>
+          <t>4571621440590</t>
+        </is>
+      </c>
+      <c r="B605" s="0" t="inlineStr">
+        <is>
+          <t>ダイヤカットヘアブラシ　リッチブラック</t>
+        </is>
+      </c>
+      <c r="C605" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G605" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" spans="1:7">
+      <c r="A606" s="0" t="inlineStr">
+        <is>
+          <t>4571621442211</t>
+        </is>
+      </c>
+      <c r="B606" s="0" t="inlineStr">
+        <is>
+          <t>アイシーヘッド　アイスグレー</t>
+        </is>
+      </c>
+      <c r="C606" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G606" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="607" spans="1:7">
+      <c r="A607" s="0" t="inlineStr">
+        <is>
+          <t>4571621442266</t>
+        </is>
+      </c>
+      <c r="B607" s="0" t="inlineStr">
+        <is>
+          <t>折り畳めるＵＶつば広ストローハット　ネイビー</t>
+        </is>
+      </c>
+      <c r="C607" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G607" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="608" spans="1:7">
+      <c r="A608" s="0" t="inlineStr">
+        <is>
+          <t>4571621442273</t>
+        </is>
+      </c>
+      <c r="B608" s="0" t="inlineStr">
+        <is>
+          <t>折り畳めるＵＶつば広ストローハット　アイボリー</t>
+        </is>
+      </c>
+      <c r="C608" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G608" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="609" spans="1:7">
+      <c r="A609" s="0" t="inlineStr">
+        <is>
+          <t>4571621442280</t>
+        </is>
+      </c>
+      <c r="B609" s="0" t="inlineStr">
+        <is>
+          <t>折り畳めるＵＶつば広ストローハット　ベージュ</t>
+        </is>
+      </c>
+      <c r="C609" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G609" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" spans="1:7">
+      <c r="A610" s="0" t="inlineStr">
+        <is>
+          <t>4571621442358</t>
+        </is>
+      </c>
+      <c r="B610" s="0" t="inlineStr">
+        <is>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルブラック</t>
+        </is>
+      </c>
+      <c r="C610" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G610" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="611" spans="1:7">
+      <c r="A611" s="0" t="inlineStr">
+        <is>
+          <t>4571621442365</t>
+        </is>
+      </c>
+      <c r="B611" s="0" t="inlineStr">
+        <is>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルベージュ</t>
+        </is>
+      </c>
+      <c r="C611" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G611" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" spans="1:7">
+      <c r="A612" s="0" t="inlineStr">
+        <is>
+          <t>4571621442372</t>
+        </is>
+      </c>
+      <c r="B612" s="0" t="inlineStr">
+        <is>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプブラック</t>
+        </is>
+      </c>
+      <c r="C612" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G612" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" spans="1:7">
+      <c r="A613" s="0" t="inlineStr">
+        <is>
+          <t>4571621442389</t>
+        </is>
+      </c>
+      <c r="B613" s="0" t="inlineStr">
+        <is>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプベージュ</t>
+        </is>
+      </c>
+      <c r="C613" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G613" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="614" spans="1:7">
+      <c r="A614" s="0" t="inlineStr">
+        <is>
+          <t>4571621442402</t>
+        </is>
+      </c>
+      <c r="B614" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｍ</t>
+        </is>
+      </c>
+      <c r="C614" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G614" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" spans="1:7">
+      <c r="A615" s="0" t="inlineStr">
+        <is>
+          <t>4571621442426</t>
+        </is>
+      </c>
+      <c r="B615" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｍ</t>
+        </is>
+      </c>
+      <c r="C615" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G615" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="616" spans="1:7">
+      <c r="A616" s="0" t="inlineStr">
+        <is>
+          <t>4571621442433</t>
+        </is>
+      </c>
+      <c r="B616" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｍ</t>
+        </is>
+      </c>
+      <c r="C616" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G616" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="617" spans="1:7">
+      <c r="A617" s="0" t="inlineStr">
+        <is>
+          <t>4571621442440</t>
+        </is>
+      </c>
+      <c r="B617" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　マリン　Ｍ</t>
+        </is>
+      </c>
+      <c r="C617" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G617" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="618" spans="1:7">
+      <c r="A618" s="0" t="inlineStr">
+        <is>
+          <t>4571621442457</t>
+        </is>
+      </c>
+      <c r="B618" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｌ</t>
+        </is>
+      </c>
+      <c r="C618" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G618" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" spans="1:7">
+      <c r="A619" s="0" t="inlineStr">
+        <is>
+          <t>4571621442464</t>
+        </is>
+      </c>
+      <c r="B619" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　ミント　Ｌ</t>
+        </is>
+      </c>
+      <c r="C619" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G619" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="620" spans="1:7">
+      <c r="A620" s="0" t="inlineStr">
+        <is>
+          <t>4571621442471</t>
+        </is>
+      </c>
+      <c r="B620" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｌ</t>
+        </is>
+      </c>
+      <c r="C620" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G620" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="621" spans="1:7">
+      <c r="A621" s="0" t="inlineStr">
+        <is>
+          <t>4571621442488</t>
+        </is>
+      </c>
+      <c r="B621" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｌ</t>
+        </is>
+      </c>
+      <c r="C621" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G621" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" spans="1:7">
+      <c r="A622" s="0" t="inlineStr">
+        <is>
+          <t>4571621442495</t>
+        </is>
+      </c>
+      <c r="B622" s="0" t="inlineStr">
+        <is>
+          <t>アイシー氷嚢マフラー　マリン　Ｌ</t>
+        </is>
+      </c>
+      <c r="C622" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G622" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="623" spans="1:7">
+      <c r="A623" s="0" t="inlineStr">
+        <is>
+          <t>4571621442501</t>
+        </is>
+      </c>
+      <c r="B623" s="0" t="inlineStr">
+        <is>
+          <t>アイシーネック保冷ポーチ　ラベンダーピンク</t>
+        </is>
+      </c>
+      <c r="C623" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G623" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" spans="1:7">
+      <c r="A624" s="0" t="inlineStr">
+        <is>
+          <t>4571621442679</t>
+        </is>
+      </c>
+      <c r="B624" s="0" t="inlineStr">
+        <is>
+          <t>スカルプケアブラシ　アルガンオイルプラス　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C624" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G624" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="625" spans="1:7">
+      <c r="A625" s="0" t="inlineStr">
+        <is>
+          <t>4571621442686</t>
+        </is>
+      </c>
+      <c r="B625" s="0" t="inlineStr">
+        <is>
+          <t>スカルプケアブラシ　アルガンオイルプラス　ベージュ</t>
+        </is>
+      </c>
+      <c r="C625" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G625" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="626" spans="1:7">
+      <c r="A626" s="0" t="inlineStr">
+        <is>
+          <t>4571621442860</t>
+        </is>
+      </c>
+      <c r="B626" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　オーロラパープル</t>
+        </is>
+      </c>
+      <c r="C626" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G626" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="627" spans="1:7">
+      <c r="A627" s="0" t="inlineStr">
+        <is>
+          <t>4571621442877</t>
+        </is>
+      </c>
+      <c r="B627" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　ストロベリーラテ</t>
+        </is>
+      </c>
+      <c r="C627" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G627" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" spans="1:7">
+      <c r="A628" s="0" t="inlineStr">
+        <is>
+          <t>4571621442884</t>
+        </is>
+      </c>
+      <c r="B628" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　カフェラテ</t>
+        </is>
+      </c>
+      <c r="C628" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G628" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="629" spans="1:7">
+      <c r="A629" s="0" t="inlineStr">
+        <is>
+          <t>4571621442891</t>
+        </is>
+      </c>
+      <c r="B629" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　クールグレー</t>
+        </is>
+      </c>
+      <c r="C629" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G629" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" spans="1:7">
+      <c r="A630" s="0" t="inlineStr">
+        <is>
+          <t>4571621442907</t>
+        </is>
+      </c>
+      <c r="B630" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　ネイビー</t>
+        </is>
+      </c>
+      <c r="C630" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G630" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="631" spans="1:7">
+      <c r="A631" s="0" t="inlineStr">
+        <is>
+          <t>4571621443034</t>
+        </is>
+      </c>
+      <c r="B631" s="0" t="inlineStr">
+        <is>
+          <t>ストロー付きタイムマーカーボトル　グリーン×パープル</t>
+        </is>
+      </c>
+      <c r="C631" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G631" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="632" spans="1:7">
+      <c r="A632" s="0" t="inlineStr">
+        <is>
+          <t>4571621443041</t>
+        </is>
+      </c>
+      <c r="B632" s="0" t="inlineStr">
+        <is>
+          <t>ストロー付きタイムマーカーボトル　ピンク×ブルー</t>
+        </is>
+      </c>
+      <c r="C632" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G632" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="633" spans="1:7">
+      <c r="A633" s="0" t="inlineStr">
+        <is>
+          <t>4571621443058</t>
+        </is>
+      </c>
+      <c r="B633" s="0" t="inlineStr">
+        <is>
+          <t>ストロー付きタイムマーカーボトル　ブルー×オレンジ</t>
+        </is>
+      </c>
+      <c r="C633" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G633" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634" s="0" t="inlineStr">
+        <is>
+          <t>4571621443065</t>
+        </is>
+      </c>
+      <c r="B634" s="0" t="inlineStr">
+        <is>
+          <t>ストロー付きタイムマーカーボトル　グレー×ブラック</t>
+        </is>
+      </c>
+      <c r="C634" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G634" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635" s="0" t="inlineStr">
+        <is>
+          <t>4571621443164</t>
+        </is>
+      </c>
+      <c r="B635" s="0" t="inlineStr">
+        <is>
+          <t>ペルチェクールハンディファン　オーロラホワイト</t>
+        </is>
+      </c>
+      <c r="C635" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G635" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="636" spans="1:7">
+      <c r="A636" s="0" t="inlineStr">
+        <is>
+          <t>4571621443386</t>
+        </is>
+      </c>
+      <c r="B636" s="0" t="inlineStr">
+        <is>
+          <t>ひんやりジェルシート　ライトブルー</t>
+        </is>
+      </c>
+      <c r="C636" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G636" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="637" spans="1:7">
+      <c r="A637" s="0" t="inlineStr">
+        <is>
+          <t>4571621443454</t>
+        </is>
+      </c>
+      <c r="B637" s="0" t="inlineStr">
+        <is>
+          <t>ひんやりジェルマット　ミント</t>
+        </is>
+      </c>
+      <c r="C637" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G637" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="638" spans="1:7">
+      <c r="A638" s="0" t="inlineStr">
+        <is>
+          <t>4571621443652</t>
+        </is>
+      </c>
+      <c r="B638" s="0" t="inlineStr">
+        <is>
+          <t>粒々クールアイマスク　無香料</t>
+        </is>
+      </c>
+      <c r="C638" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G638" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="639" spans="1:7">
+      <c r="A639" s="0" t="inlineStr">
+        <is>
+          <t>4571621443669</t>
+        </is>
+      </c>
+      <c r="B639" s="0" t="inlineStr">
+        <is>
+          <t>粒々クールアイマスク　無香料</t>
+        </is>
+      </c>
+      <c r="C639" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G639" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" spans="1:7">
+      <c r="A640" s="0" t="inlineStr">
+        <is>
+          <t>4571621443782</t>
+        </is>
+      </c>
+      <c r="B640" s="0" t="inlineStr">
+        <is>
+          <t>Ｗブレードハンディファン　ホワイト</t>
+        </is>
+      </c>
+      <c r="C640" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G640" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="641" spans="1:7">
+      <c r="A641" s="0" t="inlineStr">
+        <is>
+          <t>4571621443799</t>
+        </is>
+      </c>
+      <c r="B641" s="0" t="inlineStr">
+        <is>
+          <t>Ｗブレードハンディファンブルー</t>
+        </is>
+      </c>
+      <c r="C641" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G641" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="642" spans="1:7">
+      <c r="A642" s="0" t="inlineStr">
+        <is>
+          <t>4571621443805</t>
+        </is>
+      </c>
+      <c r="B642" s="0" t="inlineStr">
+        <is>
+          <t>Ｗブレードハンディファンラベンダーピンク</t>
+        </is>
+      </c>
+      <c r="C642" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G642" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="643" spans="1:7">
+      <c r="A643" s="0" t="inlineStr">
+        <is>
+          <t>4571621444116</t>
+        </is>
+      </c>
+      <c r="B643" s="0" t="inlineStr">
+        <is>
+          <t>２つ折りコンパクトハンディファン　ホワイト</t>
+        </is>
+      </c>
+      <c r="C643" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G643" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="644" spans="1:7">
+      <c r="A644" s="0" t="inlineStr">
+        <is>
+          <t>4571621444147</t>
+        </is>
+      </c>
+      <c r="B644" s="0" t="inlineStr">
+        <is>
+          <t>粒々クールアイマスク　ミントの香り</t>
+        </is>
+      </c>
+      <c r="C644" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G644" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="645" spans="1:7">
+      <c r="A645" s="0" t="inlineStr">
+        <is>
+          <t>4571621444154</t>
+        </is>
+      </c>
+      <c r="B645" s="0" t="inlineStr">
+        <is>
+          <t>粒々クールアイマスク　ミントの香り</t>
+        </is>
+      </c>
+      <c r="C645" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G645" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="646" spans="1:7">
+      <c r="A646" s="0" t="inlineStr">
+        <is>
+          <t>4571621444925</t>
+        </is>
+      </c>
+      <c r="B646" s="0" t="inlineStr">
+        <is>
+          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル柄</t>
+        </is>
+      </c>
+      <c r="C646" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G646" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="647" spans="1:7">
+      <c r="A647" s="0" t="inlineStr">
+        <is>
+          <t>4571621445830</t>
+        </is>
+      </c>
+      <c r="B647" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかソックス　ディープブルー</t>
+        </is>
+      </c>
+      <c r="C647" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G647" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" spans="1:7">
+      <c r="A648" s="0" t="inlineStr">
+        <is>
+          <t>4571621445847</t>
+        </is>
+      </c>
+      <c r="B648" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかソックス　ローズピンク</t>
+        </is>
+      </c>
+      <c r="C648" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G648" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="649" spans="1:7">
+      <c r="A649" s="0" t="inlineStr">
+        <is>
+          <t>4571621445854</t>
+        </is>
+      </c>
+      <c r="B649" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかナイトソックス　ミント</t>
+        </is>
+      </c>
+      <c r="C649" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G649" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="650" spans="1:7">
+      <c r="A650" s="0" t="inlineStr">
+        <is>
+          <t>4571621446172</t>
+        </is>
+      </c>
+      <c r="B650" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかボアソックス　アイボリー</t>
+        </is>
+      </c>
+      <c r="C650" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G650" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="651" spans="1:7">
+      <c r="A651" s="0" t="inlineStr">
+        <is>
+          <t>4571621446189</t>
+        </is>
+      </c>
+      <c r="B651" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかボアソックス　モカブラウン</t>
+        </is>
+      </c>
+      <c r="C651" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G651" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" spans="1:7">
+      <c r="A652" s="0" t="inlineStr">
+        <is>
+          <t>4571621446196</t>
+        </is>
+      </c>
+      <c r="B652" s="0" t="inlineStr">
+        <is>
+          <t>湯たんぽみたいなあったかボアソックス　モーヴピンク</t>
+        </is>
+      </c>
+      <c r="C652" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G652" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="653" spans="1:7">
+      <c r="A653" s="0" t="inlineStr">
+        <is>
+          <t>4571621447193</t>
+        </is>
+      </c>
+      <c r="B653" s="0" t="inlineStr">
+        <is>
+          <t>う米炊きマイスター竹炭ちゃん</t>
+        </is>
+      </c>
+      <c r="C653" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G653" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" spans="1:7">
+      <c r="A654" s="0" t="inlineStr">
+        <is>
+          <t>4571621449067</t>
+        </is>
+      </c>
+      <c r="B654" s="0" t="inlineStr">
+        <is>
+          <t>腕時計型ファン　ファンにゃん　ピンク</t>
+        </is>
+      </c>
+      <c r="C654" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G654" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="655" spans="1:7">
+      <c r="A655" s="0" t="inlineStr">
+        <is>
+          <t>4571621449074</t>
+        </is>
+      </c>
+      <c r="B655" s="0" t="inlineStr">
+        <is>
+          <t>腕時計型ファン　ファンにゃん　パープル</t>
+        </is>
+      </c>
+      <c r="C655" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G655" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="656" spans="1:7">
+      <c r="A656" s="0" t="inlineStr">
+        <is>
+          <t>4571621449081</t>
+        </is>
+      </c>
+      <c r="B656" s="0" t="inlineStr">
+        <is>
+          <t>腕時計型ファン　ファンにゃん　チャコール</t>
+        </is>
+      </c>
+      <c r="C656" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G656" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="657" spans="1:7">
+      <c r="A657" s="0" t="inlineStr">
+        <is>
+          <t>4571621449098</t>
+        </is>
+      </c>
+      <c r="B657" s="0" t="inlineStr">
+        <is>
+          <t>腕時計型ファン　ファンにゃん　ブルー</t>
+        </is>
+      </c>
+      <c r="C657" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G657" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="658" spans="1:7">
+      <c r="A658" s="0" t="inlineStr">
+        <is>
+          <t>4987072029671</t>
+        </is>
+      </c>
+      <c r="B658" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　心やすらぐスパフラワー</t>
+        </is>
+      </c>
+      <c r="C658" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G658" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="659" spans="1:7">
+      <c r="A659" s="0" t="inlineStr">
+        <is>
+          <t>4987072029701</t>
+        </is>
+      </c>
+      <c r="B659" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　心なごむリラックスアロマ</t>
+        </is>
+      </c>
+      <c r="C659" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G659" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" spans="1:7">
+      <c r="A660" s="0" t="inlineStr">
+        <is>
+          <t>4987072013106</t>
+        </is>
+      </c>
+      <c r="B660" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティ　Ｓａｒａ・ｌｉ・ｅ　Ｔバックショーツ用</t>
+        </is>
+      </c>
+      <c r="C660" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
+        </is>
+      </c>
+      <c r="D660" s="0" t="inlineStr">
+        <is>
+          <t>4987072101551</t>
+        </is>
+      </c>
+      <c r="E660" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティ　コットン１００　Ｔバックショーツ用</t>
+        </is>
+      </c>
+      <c r="F660" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月25日</t>
+        </is>
+      </c>
+      <c r="G660" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="661" spans="1:7">
+      <c r="A661" s="0" t="inlineStr">
+        <is>
+          <t>4513574031975</t>
+        </is>
+      </c>
+      <c r="B661" s="0" t="inlineStr">
+        <is>
+          <t>麗白　ハトムギ　メイクも落とせる泡洗顔</t>
+        </is>
+      </c>
+      <c r="C661" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G661" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="662" spans="1:7">
+      <c r="A662" s="0" t="inlineStr">
+        <is>
+          <t>4901727601135</t>
+        </is>
+      </c>
+      <c r="B662" s="0" t="inlineStr">
+        <is>
+          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２　自然な肌色</t>
+        </is>
+      </c>
+      <c r="C662" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G662" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="663" spans="1:7">
+      <c r="A663" s="0" t="inlineStr">
+        <is>
+          <t>4987072005361</t>
+        </is>
+      </c>
+      <c r="B663" s="0" t="inlineStr">
+        <is>
+          <t>ブレスケア　レモン</t>
+        </is>
+      </c>
+      <c r="C663" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G663" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="664" spans="1:7">
+      <c r="A664" s="0" t="inlineStr">
+        <is>
+          <t>4987072005378</t>
+        </is>
+      </c>
+      <c r="B664" s="0" t="inlineStr">
+        <is>
+          <t>シコンコート</t>
+        </is>
+      </c>
+      <c r="C664" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G664" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="665" spans="1:7">
+      <c r="A665" s="0" t="inlineStr">
+        <is>
+          <t>4987072008072</t>
+        </is>
+      </c>
+      <c r="B665" s="0" t="inlineStr">
+        <is>
+          <t>ブレスケア　レモン　詰替え</t>
+        </is>
+      </c>
+      <c r="C665" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G665" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" spans="1:7">
+      <c r="A666" s="0" t="inlineStr">
+        <is>
+          <t>4987072014400</t>
+        </is>
+      </c>
+      <c r="B666" s="0" t="inlineStr">
+        <is>
+          <t>医学オドイーター　足の外反対策</t>
+        </is>
+      </c>
+      <c r="C666" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G666" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="667" spans="1:7">
+      <c r="A667" s="0" t="inlineStr">
+        <is>
+          <t>4987072014813</t>
+        </is>
+      </c>
+      <c r="B667" s="0" t="inlineStr">
+        <is>
+          <t>オドイーター　足ムレ対策　さらさらメッシュ</t>
+        </is>
+      </c>
+      <c r="C667" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G667" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="668" spans="1:7">
+      <c r="A668" s="0" t="inlineStr">
+        <is>
+          <t>4987072014844</t>
+        </is>
+      </c>
+      <c r="B668" s="0" t="inlineStr">
+        <is>
+          <t>オドイーター　足臭対策　革風仕立て</t>
+        </is>
+      </c>
+      <c r="C668" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G668" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="669" spans="1:7">
+      <c r="A669" s="0" t="inlineStr">
+        <is>
+          <t>4987072018323</t>
+        </is>
+      </c>
+      <c r="B669" s="0" t="inlineStr">
+        <is>
+          <t>噛むブレスケア　ボトル　レモンミント</t>
+        </is>
+      </c>
+      <c r="C669" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G669" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="670" spans="1:7">
+      <c r="A670" s="0" t="inlineStr">
+        <is>
+          <t>4987072026274</t>
+        </is>
+      </c>
+      <c r="B670" s="0" t="inlineStr">
+        <is>
+          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
+        </is>
+      </c>
+      <c r="C670" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G670" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="671" spans="1:7">
+      <c r="A671" s="0" t="inlineStr">
+        <is>
+          <t>4987072027103</t>
+        </is>
+      </c>
+      <c r="B671" s="0" t="inlineStr">
+        <is>
+          <t>噛むブレスケア　ボトル　アソート</t>
+        </is>
+      </c>
+      <c r="C671" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G671" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" spans="1:7">
+      <c r="A672" s="0" t="inlineStr">
+        <is>
+          <t>4987072030073</t>
+        </is>
+      </c>
+      <c r="B672" s="0" t="inlineStr">
+        <is>
+          <t>生葉　お試しサイズ</t>
+        </is>
+      </c>
+      <c r="C672" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G672" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="673" spans="1:7">
+      <c r="A673" s="0" t="inlineStr">
+        <is>
+          <t>4987072058763</t>
+        </is>
+      </c>
+      <c r="B673" s="0" t="inlineStr">
+        <is>
+          <t>スマートフォンふきふき</t>
+        </is>
+      </c>
+      <c r="C673" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G673" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="674" spans="1:7">
+      <c r="A674" s="0" t="inlineStr">
+        <is>
+          <t>4987072059852</t>
+        </is>
+      </c>
+      <c r="B674" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティ　コットン１００　２倍吸収</t>
+        </is>
+      </c>
+      <c r="C674" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G674" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="675" spans="1:7">
+      <c r="A675" s="0" t="inlineStr">
+        <is>
+          <t>4987072082997</t>
+        </is>
+      </c>
+      <c r="B675" s="0" t="inlineStr">
+        <is>
+          <t>噛むブレスケア　ボトル　スッキリクールミント</t>
+        </is>
+      </c>
+      <c r="C675" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月26日</t>
+        </is>
+      </c>
+      <c r="G675" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="676" spans="1:7">
+      <c r="A676" s="0" t="inlineStr">
+        <is>
+          <t>4987072029619</t>
+        </is>
+      </c>
+      <c r="B676" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　やすらぎそよぐラベンダー</t>
+        </is>
+      </c>
+      <c r="C676" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D676" s="0" t="inlineStr">
+        <is>
+          <t>4987072099711</t>
+        </is>
+      </c>
+      <c r="E676" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元やすらぎそよぐラベンダー</t>
+        </is>
+      </c>
+      <c r="F676" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G676" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="677" spans="1:7">
+      <c r="A677" s="0" t="inlineStr">
+        <is>
+          <t>4987072029626</t>
+        </is>
+      </c>
+      <c r="B677" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　ふんわり清潔せっけん</t>
+        </is>
+      </c>
+      <c r="C677" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D677" s="0" t="inlineStr">
+        <is>
+          <t>4987072099650</t>
+        </is>
+      </c>
+      <c r="E677" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元ふんわり清潔せっけん</t>
+        </is>
+      </c>
+      <c r="F677" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G677" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" spans="1:7">
+      <c r="A678" s="0" t="inlineStr">
+        <is>
+          <t>4987072029633</t>
+        </is>
+      </c>
+      <c r="B678" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　爽やかはじけるレモン</t>
+        </is>
+      </c>
+      <c r="C678" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D678" s="0" t="inlineStr">
+        <is>
+          <t>4987072099667</t>
+        </is>
+      </c>
+      <c r="E678" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元爽やかはじけるレモン</t>
+        </is>
+      </c>
+      <c r="F678" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G678" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="679" spans="1:7">
+      <c r="A679" s="0" t="inlineStr">
+        <is>
+          <t>4987072029640</t>
+        </is>
+      </c>
+      <c r="B679" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　もぎたて白桃</t>
+        </is>
+      </c>
+      <c r="C679" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D679" s="0" t="inlineStr">
+        <is>
+          <t>4987072099681</t>
+        </is>
+      </c>
+      <c r="E679" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元もぎたて白桃</t>
+        </is>
+      </c>
+      <c r="F679" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G679" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="680" spans="1:7">
+      <c r="A680" s="0" t="inlineStr">
+        <is>
+          <t>4987072029664</t>
+        </is>
+      </c>
+      <c r="B680" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　心がなごむ炭の香り</t>
+        </is>
+      </c>
+      <c r="C680" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D680" s="0" t="inlineStr">
+        <is>
+          <t>4987072099698</t>
+        </is>
+      </c>
+      <c r="E680" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元心がなごむ炭の香り</t>
+        </is>
+      </c>
+      <c r="F680" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G680" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="681" spans="1:7">
+      <c r="A681" s="0" t="inlineStr">
+        <is>
+          <t>4987072029695</t>
+        </is>
+      </c>
+      <c r="B681" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　幸せはこぶフェアリーローズ</t>
+        </is>
+      </c>
+      <c r="C681" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D681" s="0" t="inlineStr">
+        <is>
+          <t>4987072099674</t>
+        </is>
+      </c>
+      <c r="E681" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元幸せはこぶフェアリーローズ</t>
+        </is>
+      </c>
+      <c r="F681" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G681" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="682" spans="1:7">
+      <c r="A682" s="0" t="inlineStr">
+        <is>
+          <t>4987072032060</t>
+        </is>
+      </c>
+      <c r="B682" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭元　カモミール＆アロマの香り</t>
+        </is>
+      </c>
+      <c r="C682" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="D682" s="0" t="inlineStr">
+        <is>
+          <t>4987072099797</t>
+        </is>
+      </c>
+      <c r="E682" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭元カモミール＆アロマの香り</t>
+        </is>
+      </c>
+      <c r="F682" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G682" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="683" spans="1:7">
+      <c r="A683" s="0" t="inlineStr">
+        <is>
+          <t>4987072032664</t>
+        </is>
+      </c>
+      <c r="B683" s="0" t="inlineStr">
+        <is>
+          <t>サニボン　泡パワー　つけ替え用</t>
+        </is>
+      </c>
+      <c r="C683" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G683" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" spans="1:7">
+      <c r="A684" s="0" t="inlineStr">
+        <is>
+          <t>4987072056967</t>
+        </is>
+      </c>
+      <c r="B684" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ</t>
+        </is>
+      </c>
+      <c r="C684" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G684" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="685" spans="1:7">
+      <c r="A685" s="0" t="inlineStr">
+        <is>
+          <t>4987072056981</t>
+        </is>
+      </c>
+      <c r="B685" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ　つけ替用</t>
+        </is>
+      </c>
+      <c r="C685" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G685" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="686" spans="1:7">
+      <c r="A686" s="0" t="inlineStr">
+        <is>
+          <t>4987072059975</t>
+        </is>
+      </c>
+      <c r="B686" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　スタンピー　除菌フレグランス　フレグランスラベンダー</t>
+        </is>
+      </c>
+      <c r="C686" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G686" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="687" spans="1:7">
+      <c r="A687" s="0" t="inlineStr">
+        <is>
+          <t>4987072087817</t>
+        </is>
+      </c>
+      <c r="B687" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　おくだけ　ピンクソープ　詰替え</t>
+        </is>
+      </c>
+      <c r="C687" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G687" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="688" spans="1:7">
+      <c r="A688" s="0" t="inlineStr">
+        <is>
+          <t>4987072091128</t>
+        </is>
+      </c>
+      <c r="B688" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレット　おくだけ　アロマ　エキゾチックなオリエンタルアロマの香り　つけ替用</t>
+        </is>
+      </c>
+      <c r="C688" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G688" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="689" spans="1:7">
+      <c r="A689" s="0" t="inlineStr">
+        <is>
+          <t>4987072092828</t>
+        </is>
+      </c>
+      <c r="B689" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　フレグランス　アロマティックソープ</t>
+        </is>
+      </c>
+      <c r="C689" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G689" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="690" spans="1:7">
+      <c r="A690" s="0" t="inlineStr">
+        <is>
+          <t>4987072093085</t>
+        </is>
+      </c>
+      <c r="B690" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　スーパーアクアソープの香り</t>
+        </is>
+      </c>
+      <c r="C690" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G690" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="691" spans="1:7">
+      <c r="A691" s="0" t="inlineStr">
+        <is>
+          <t>4987072314951</t>
+        </is>
+      </c>
+      <c r="B691" s="0" t="inlineStr">
+        <is>
+          <t>トイレその後に　携帯用　フレッシュグリーン</t>
+        </is>
+      </c>
+      <c r="C691" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月16日</t>
+        </is>
+      </c>
+      <c r="G691" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="692" spans="1:7">
+      <c r="A692" s="0" t="inlineStr">
+        <is>
+          <t>4904140500405</t>
+        </is>
+      </c>
+      <c r="B692" s="0" t="inlineStr">
+        <is>
+          <t>除湿棒つなげて７０　８１０ｍｌ</t>
+        </is>
+      </c>
+      <c r="C692" s="0" t="inlineStr">
+        <is>
+          <t>2026年01月07日</t>
+        </is>
+      </c>
+      <c r="G692" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="693" spans="1:7">
+      <c r="A693" s="0" t="inlineStr">
+        <is>
+          <t>4535304709466</t>
+        </is>
+      </c>
+      <c r="B693" s="0" t="inlineStr">
+        <is>
+          <t>Ｑつみドラえもんバスボール　６５ｇ</t>
+        </is>
+      </c>
+      <c r="C693" s="0" t="inlineStr">
+        <is>
+          <t>2025年10月15日</t>
+        </is>
+      </c>
+      <c r="G693" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="694" spans="1:7">
+      <c r="A694" s="0" t="inlineStr">
+        <is>
+          <t>4987072036341</t>
+        </is>
+      </c>
+      <c r="B694" s="0" t="inlineStr">
+        <is>
+          <t>消臭元スプレー　心なごむリラックスアロマ</t>
+        </is>
+      </c>
+      <c r="C694" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G694" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="695" spans="1:7">
+      <c r="A695" s="0" t="inlineStr">
+        <is>
+          <t>4987072038420</t>
+        </is>
+      </c>
+      <c r="B695" s="0" t="inlineStr">
+        <is>
+          <t>消臭元スプレー　もぎたて白桃</t>
+        </is>
+      </c>
+      <c r="C695" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G695" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" spans="1:7">
+      <c r="A696" s="0" t="inlineStr">
+        <is>
+          <t>4987072038871</t>
+        </is>
+      </c>
+      <c r="B696" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティＳａｒａ・ｌｉ・ｅ　フローラルベリーの香り　７２個</t>
+        </is>
+      </c>
+      <c r="C696" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G696" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="697" spans="1:7">
+      <c r="A697" s="0" t="inlineStr">
+        <is>
+          <t>4987072038888</t>
+        </is>
+      </c>
+      <c r="B697" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティＳａｒａ・ｌｉ・ｅ　ハピネスフラワーの香り　７２個</t>
+        </is>
+      </c>
+      <c r="C697" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G697" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="698" spans="1:7">
+      <c r="A698" s="0" t="inlineStr">
+        <is>
+          <t>4987072047224</t>
+        </is>
+      </c>
+      <c r="B698" s="0" t="inlineStr">
+        <is>
+          <t>消臭元スプレー　便臭ストロング</t>
+        </is>
+      </c>
+      <c r="C698" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G698" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="699" spans="1:7">
+      <c r="A699" s="0" t="inlineStr">
+        <is>
+          <t>4987072052969</t>
+        </is>
+      </c>
+      <c r="B699" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティ　ＳＡＲＡ・ＬＩ・Ｅ　フレンチローズの香り　７２個</t>
+        </is>
+      </c>
+      <c r="C699" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G699" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="700" spans="1:7">
+      <c r="A700" s="0" t="inlineStr">
+        <is>
+          <t>4570060546603</t>
+        </is>
+      </c>
+      <c r="B700" s="0" t="inlineStr">
+        <is>
+          <t>コールドパック　ホワイト</t>
+        </is>
+      </c>
+      <c r="C700" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月29日</t>
+        </is>
+      </c>
+      <c r="G700" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="701" spans="1:7">
+      <c r="A701" s="0" t="inlineStr">
+        <is>
+          <t>4571621442518</t>
+        </is>
+      </c>
+      <c r="B701" s="0" t="inlineStr">
+        <is>
+          <t>アイシーネック保冷ポーチ　アイスブルー</t>
+        </is>
+      </c>
+      <c r="C701" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月25日</t>
+        </is>
+      </c>
+      <c r="G701" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="702" spans="1:7">
+      <c r="A702" s="0" t="inlineStr">
+        <is>
+          <t>4571621442228</t>
+        </is>
+      </c>
+      <c r="B702" s="0" t="inlineStr">
+        <is>
+          <t>アイシーヘッド　アイスブルー</t>
+        </is>
+      </c>
+      <c r="C702" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月10日</t>
+        </is>
+      </c>
+      <c r="G702" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="703" spans="1:7">
+      <c r="A703" s="0" t="inlineStr">
+        <is>
+          <t>4570060546610</t>
+        </is>
+      </c>
+      <c r="B703" s="0" t="inlineStr">
+        <is>
+          <t>コールドパック　ホワイト</t>
+        </is>
+      </c>
+      <c r="C703" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G703" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="704" spans="1:7">
+      <c r="A704" s="0" t="inlineStr">
+        <is>
+          <t>4570060547396</t>
+        </is>
+      </c>
+      <c r="B704" s="0" t="inlineStr">
+        <is>
+          <t>カラフルアイス氷嚢　シロクマ　Ｍ</t>
+        </is>
+      </c>
+      <c r="C704" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G704" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="705" spans="1:7">
+      <c r="A705" s="0" t="inlineStr">
+        <is>
+          <t>4570060547402</t>
+        </is>
+      </c>
+      <c r="B705" s="0" t="inlineStr">
+        <is>
+          <t>カラフルアイス氷嚢　レモン　Ｓ</t>
+        </is>
+      </c>
+      <c r="C705" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G705" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="706" spans="1:7">
+      <c r="A706" s="0" t="inlineStr">
+        <is>
+          <t>4571621440293</t>
+        </is>
+      </c>
+      <c r="B706" s="0" t="inlineStr">
+        <is>
+          <t>コールドパック　ブルー</t>
+        </is>
+      </c>
+      <c r="C706" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G706" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="707" spans="1:7">
+      <c r="A707" s="0" t="inlineStr">
+        <is>
+          <t>4571621442853</t>
+        </is>
+      </c>
+      <c r="B707" s="0" t="inlineStr">
+        <is>
+          <t>ＯＬＵハンディファン　クール抹茶</t>
+        </is>
+      </c>
+      <c r="C707" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G707" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="708" spans="1:7">
+      <c r="A708" s="0" t="inlineStr">
+        <is>
+          <t>4571621443171</t>
+        </is>
+      </c>
+      <c r="B708" s="0" t="inlineStr">
+        <is>
+          <t>クリアハンディファン　クリア</t>
+        </is>
+      </c>
+      <c r="C708" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G708" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="709" spans="1:7">
+      <c r="A709" s="0" t="inlineStr">
+        <is>
+          <t>4571621443188</t>
+        </is>
+      </c>
+      <c r="B709" s="0" t="inlineStr">
+        <is>
+          <t>クリアハンディファン　パープル</t>
+        </is>
+      </c>
+      <c r="C709" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G709" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="710" spans="1:7">
+      <c r="A710" s="0" t="inlineStr">
+        <is>
+          <t>4571621443195</t>
+        </is>
+      </c>
+      <c r="B710" s="0" t="inlineStr">
+        <is>
+          <t>クリアハンディファン　ブルー</t>
+        </is>
+      </c>
+      <c r="C710" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G710" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="711" spans="1:7">
+      <c r="A711" s="0" t="inlineStr">
+        <is>
+          <t>4571621443201</t>
+        </is>
+      </c>
+      <c r="B711" s="0" t="inlineStr">
+        <is>
+          <t>クリアハンディファン　イエロー</t>
+        </is>
+      </c>
+      <c r="C711" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G711" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="712" spans="1:7">
+      <c r="A712" s="0" t="inlineStr">
+        <is>
+          <t>4571621443379</t>
+        </is>
+      </c>
+      <c r="B712" s="0" t="inlineStr">
+        <is>
+          <t>ひんやりジェルシート　ミント</t>
+        </is>
+      </c>
+      <c r="C712" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G712" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="713" spans="1:7">
+      <c r="A713" s="0" t="inlineStr">
+        <is>
+          <t>4571621444123</t>
+        </is>
+      </c>
+      <c r="B713" s="0" t="inlineStr">
+        <is>
+          <t>２つ折りコンパクトハンディファン　イエロー</t>
+        </is>
+      </c>
+      <c r="C713" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月08日</t>
+        </is>
+      </c>
+      <c r="G713" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="714" spans="1:7">
+      <c r="A714" s="0" t="inlineStr">
+        <is>
+          <t>4570060547389</t>
+        </is>
+      </c>
+      <c r="B714" s="0" t="inlineStr">
+        <is>
+          <t>カラフルアイス氷嚢　シロクマ　Ｓ</t>
+        </is>
+      </c>
+      <c r="C714" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月04日</t>
+        </is>
+      </c>
+      <c r="G714" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="715" spans="1:7">
+      <c r="A715" s="0" t="inlineStr">
+        <is>
+          <t>4571621443690</t>
+        </is>
+      </c>
+      <c r="B715" s="0" t="inlineStr">
+        <is>
+          <t>Ｉｃｙクールキャリー</t>
+        </is>
+      </c>
+      <c r="C715" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月04日</t>
+        </is>
+      </c>
+      <c r="G715" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="716" spans="1:7">
+      <c r="A716" s="0" t="inlineStr">
+        <is>
+          <t>4570060545897</t>
+        </is>
+      </c>
+      <c r="B716" s="0" t="inlineStr">
+        <is>
+          <t>サステナブル室外機カバーデザインエアパネ　ロイヤルブルーフラワー</t>
+        </is>
+      </c>
+      <c r="C716" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月01日</t>
+        </is>
+      </c>
+      <c r="G716" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" spans="1:7">
+      <c r="A717" s="0" t="inlineStr">
+        <is>
+          <t>4570060545903</t>
+        </is>
+      </c>
+      <c r="B717" s="0" t="inlineStr">
+        <is>
+          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル</t>
+        </is>
+      </c>
+      <c r="C717" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月01日</t>
+        </is>
+      </c>
+      <c r="G717" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="718" spans="1:7">
+      <c r="A718" s="0" t="inlineStr">
+        <is>
+          <t>4571621440286</t>
+        </is>
+      </c>
+      <c r="B718" s="0" t="inlineStr">
+        <is>
+          <t>コールドパック　ブルー</t>
+        </is>
+      </c>
+      <c r="C718" s="0" t="inlineStr">
+        <is>
+          <t>2025年06月26日</t>
+        </is>
+      </c>
+      <c r="G718" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="719" spans="1:7">
+      <c r="A719" s="0" t="inlineStr">
+        <is>
+          <t>4570060547419</t>
+        </is>
+      </c>
+      <c r="B719" s="0" t="inlineStr">
+        <is>
+          <t>カラフルアイス氷嚢　レモン　Ｍ</t>
+        </is>
+      </c>
+      <c r="C719" s="0" t="inlineStr">
+        <is>
+          <t>2025年06月24日</t>
+        </is>
+      </c>
+      <c r="G719" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" spans="1:7">
+      <c r="A720" s="0" t="inlineStr">
+        <is>
+          <t>4903075274009</t>
+        </is>
+      </c>
+      <c r="B720" s="0" t="inlineStr">
+        <is>
+          <t>ユゼ　リセット洗顔石けん　１００ｇ</t>
+        </is>
+      </c>
+      <c r="C720" s="0" t="inlineStr">
+        <is>
+          <t>2025年05月27日</t>
+        </is>
+      </c>
+      <c r="G720" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="721" spans="1:7">
+      <c r="A721" s="0" t="inlineStr">
+        <is>
+          <t>4903075100117</t>
+        </is>
+      </c>
+      <c r="B721" s="0" t="inlineStr">
+        <is>
+          <t>ユゼ　黒砂糖洗粉　７５ｇ</t>
+        </is>
+      </c>
+      <c r="C721" s="0" t="inlineStr">
+        <is>
+          <t>2025年04月09日</t>
+        </is>
+      </c>
+      <c r="G721" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="722" spans="1:7">
+      <c r="A722" s="0" t="inlineStr">
+        <is>
+          <t>4902407330772</t>
+        </is>
+      </c>
+      <c r="B722" s="0" t="inlineStr">
+        <is>
+          <t>リラックスゆたぽん　首・肩ホット　ほぐれる温蒸気</t>
+        </is>
+      </c>
+      <c r="C722" s="0" t="inlineStr">
+        <is>
+          <t>2025年03月14日</t>
+        </is>
+      </c>
+      <c r="G722" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" spans="1:7">
+      <c r="A723" s="0" t="inlineStr">
+        <is>
+          <t>4535304278498</t>
+        </is>
+      </c>
+      <c r="B723" s="0" t="inlineStr">
+        <is>
+          <t>ドラえもんバスボールひみつ道具６　６０Ｇ</t>
+        </is>
+      </c>
+      <c r="C723" s="0" t="inlineStr">
+        <is>
+          <t>2025年02月07日</t>
+        </is>
+      </c>
+      <c r="G723" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="724" spans="1:7">
+      <c r="A724" s="0" t="inlineStr">
+        <is>
+          <t>4535304721987</t>
+        </is>
+      </c>
+      <c r="B724" s="0" t="inlineStr">
+        <is>
+          <t>パウパトロール　バスボール２　７０Ｇ</t>
+        </is>
+      </c>
+      <c r="C724" s="0" t="inlineStr">
+        <is>
+          <t>2025年01月22日</t>
+        </is>
+      </c>
+      <c r="G724" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" spans="1:7">
+      <c r="A725" s="0" t="inlineStr">
+        <is>
+          <t>4535304722007</t>
+        </is>
+      </c>
+      <c r="B725" s="0" t="inlineStr">
+        <is>
+          <t>パウパトロールビークル　バスボール４　６０Ｇ</t>
+        </is>
+      </c>
+      <c r="C725" s="0" t="inlineStr">
+        <is>
+          <t>2025年01月17日</t>
+        </is>
+      </c>
+      <c r="G725" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" spans="1:7">
+      <c r="A726" s="0" t="inlineStr">
+        <is>
+          <t>4513574036055</t>
+        </is>
+      </c>
+      <c r="B726" s="0" t="inlineStr">
+        <is>
+          <t>麗白　ハトムギ　薬用保湿乳液　３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C726" s="0" t="inlineStr">
+        <is>
+          <t>2024年12月31日</t>
+        </is>
+      </c>
+      <c r="G726" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" spans="1:7">
+      <c r="A727" s="0" t="inlineStr">
+        <is>
+          <t>4904681333036</t>
+        </is>
+      </c>
+      <c r="B727" s="0" t="inlineStr">
+        <is>
+          <t>お料理かざり　台紙付</t>
+        </is>
+      </c>
+      <c r="C727" s="0" t="inlineStr">
+        <is>
+          <t>2024年12月05日</t>
+        </is>
+      </c>
+      <c r="G727" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="728" spans="1:7">
+      <c r="A728" s="0" t="inlineStr">
+        <is>
+          <t>0000028514886</t>
+        </is>
+      </c>
+      <c r="B728" s="0" t="inlineStr">
+        <is>
+          <t>ＳＣＭ－５４５Ｐニューポップコーン</t>
+        </is>
+      </c>
+      <c r="C728" s="0" t="inlineStr">
+        <is>
+          <t>2024年06月14日</t>
+        </is>
+      </c>
+      <c r="G728" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" spans="1:7">
+      <c r="A729" s="0" t="inlineStr">
+        <is>
+          <t>4006387107970</t>
+        </is>
+      </c>
+      <c r="B729" s="0" t="inlineStr">
+        <is>
+          <t>ボトル型浄水器ピンク</t>
+        </is>
+      </c>
+      <c r="C729" s="0" t="inlineStr">
+        <is>
+          <t>2024年05月02日</t>
+        </is>
+      </c>
+      <c r="G729" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="730" spans="1:7">
+      <c r="A730" s="0" t="inlineStr">
+        <is>
+          <t>4549379309896</t>
+        </is>
+      </c>
+      <c r="B730" s="0" t="inlineStr">
+        <is>
+          <t>小判皿２５－１７ギン１０枚</t>
+        </is>
+      </c>
+      <c r="C730" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月03日</t>
+        </is>
+      </c>
+      <c r="G730" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" spans="1:7">
+      <c r="A731" s="0" t="inlineStr">
+        <is>
+          <t>4535304717225</t>
+        </is>
+      </c>
+      <c r="B731" s="0" t="inlineStr">
+        <is>
+          <t>Ｑディズニー１００キュートＣ　バスボール１　５０Ｇ</t>
+        </is>
+      </c>
+      <c r="C731" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月27日</t>
+        </is>
+      </c>
+      <c r="G731" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" spans="1:7">
+      <c r="A732" s="0" t="inlineStr">
+        <is>
+          <t>4535304717232</t>
+        </is>
+      </c>
+      <c r="B732" s="0" t="inlineStr">
+        <is>
+          <t>Ｑディズニー１００キュートＣ　バスボール２　５０Ｇ</t>
+        </is>
+      </c>
+      <c r="C732" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月21日</t>
+        </is>
+      </c>
+      <c r="G732" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" spans="1:7">
+      <c r="A733" s="0" t="inlineStr">
+        <is>
+          <t>4971871408010</t>
+        </is>
+      </c>
+      <c r="B733" s="0" t="inlineStr">
+        <is>
+          <t>亀の子たわし パームチビッコ</t>
+        </is>
+      </c>
+      <c r="C733" s="0" t="inlineStr">
+        <is>
+          <t>2024年03月08日</t>
+        </is>
+      </c>
+      <c r="G733" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="734" spans="1:7">
+      <c r="A734" s="0" t="inlineStr">
+        <is>
+          <t>4511257630316</t>
+        </is>
+      </c>
+      <c r="B734" s="0" t="inlineStr">
+        <is>
+          <t>大判傘６５ＣＭ黒</t>
+        </is>
+      </c>
+      <c r="C734" s="0" t="inlineStr">
+        <is>
+          <t>2024年02月06日</t>
+        </is>
+      </c>
+      <c r="G734" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" spans="1:7">
+      <c r="A735" s="0" t="inlineStr">
+        <is>
+          <t>4006387115135</t>
+        </is>
+      </c>
+      <c r="B735" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラプラス交換用フィルター１</t>
+        </is>
+      </c>
+      <c r="C735" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月18日</t>
+        </is>
+      </c>
+      <c r="G735" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="736" spans="1:7">
+      <c r="A736" s="0" t="inlineStr">
+        <is>
+          <t>4006387115159</t>
+        </is>
+      </c>
+      <c r="B736" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラプラス交換用フィルター２</t>
+        </is>
+      </c>
+      <c r="C736" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月18日</t>
+        </is>
+      </c>
+      <c r="G736" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="737" spans="1:7">
+      <c r="A737" s="0" t="inlineStr">
+        <is>
+          <t>4006387115173</t>
+        </is>
+      </c>
+      <c r="B737" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラプラス交換用フィルター３</t>
+        </is>
+      </c>
+      <c r="C737" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月18日</t>
+        </is>
+      </c>
+      <c r="G737" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="738" spans="1:7">
+      <c r="A738" s="0" t="inlineStr">
+        <is>
+          <t>4006387063597</t>
+        </is>
+      </c>
+      <c r="B738" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　オンタップ用フィルターカートリッジ</t>
+        </is>
+      </c>
+      <c r="C738" s="0" t="inlineStr">
+        <is>
+          <t>2023年12月31日</t>
+        </is>
+      </c>
+      <c r="G738" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="739" spans="1:7">
+      <c r="A739" s="0" t="inlineStr">
+        <is>
+          <t>4511257630323</t>
+        </is>
+      </c>
+      <c r="B739" s="0" t="inlineStr">
+        <is>
+          <t>大判傘６５ＣＭローズガラコン</t>
+        </is>
+      </c>
+      <c r="C739" s="0" t="inlineStr">
+        <is>
+          <t>2023年12月20日</t>
+        </is>
+      </c>
+      <c r="G739" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="740" spans="1:7">
+      <c r="A740" s="0" t="inlineStr">
+        <is>
+          <t>4549379309919</t>
+        </is>
+      </c>
+      <c r="B740" s="0" t="inlineStr">
+        <is>
+          <t>丸皿１９ギン１０枚</t>
+        </is>
+      </c>
+      <c r="C740" s="0" t="inlineStr">
+        <is>
+          <t>2023年11月15日</t>
+        </is>
+      </c>
+      <c r="G740" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="741" spans="1:7">
+      <c r="A741" s="0" t="inlineStr">
+        <is>
+          <t>4006387115463</t>
+        </is>
+      </c>
+      <c r="B741" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　アルーナＸＬブルー</t>
+        </is>
+      </c>
+      <c r="C741" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月17日</t>
+        </is>
+      </c>
+      <c r="G741" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="742" spans="1:7">
+      <c r="A742" s="0" t="inlineStr">
+        <is>
+          <t>4513915012649</t>
+        </is>
+      </c>
+      <c r="B742" s="0" t="inlineStr">
+        <is>
+          <t>ＭＡＩＮＩＣＨＩモイストフェイスマスク３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C742" s="0" t="inlineStr">
+        <is>
+          <t>2023年10月04日</t>
+        </is>
+      </c>
+      <c r="G742" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="743" spans="1:7">
+      <c r="A743" s="0" t="inlineStr">
+        <is>
+          <t>4513915016036</t>
+        </is>
+      </c>
+      <c r="B743" s="0" t="inlineStr">
+        <is>
+          <t>ＭＹ夜マスク３０Ｐ</t>
+        </is>
+      </c>
+      <c r="C743" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月20日</t>
+        </is>
+      </c>
+      <c r="G743" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="744" spans="1:7">
+      <c r="A744" s="0" t="inlineStr">
+        <is>
+          <t>4549379309872</t>
+        </is>
+      </c>
+      <c r="B744" s="0" t="inlineStr">
+        <is>
+          <t>小判皿２７－２０ギン１０枚</t>
+        </is>
+      </c>
+      <c r="C744" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月20日</t>
+        </is>
+      </c>
+      <c r="G744" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="745" spans="1:7">
+      <c r="A745" s="0" t="inlineStr">
+        <is>
+          <t>4944405011031</t>
+        </is>
+      </c>
+      <c r="B745" s="0" t="inlineStr">
+        <is>
+          <t>ＱＡ－２５　アルミ容器　固形燃料</t>
+        </is>
+      </c>
+      <c r="C745" s="0" t="inlineStr">
+        <is>
+          <t>2023年07月21日</t>
+        </is>
+      </c>
+      <c r="G745" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="746" spans="1:7">
+      <c r="A746" s="0" t="inlineStr">
+        <is>
+          <t>4950308567773</t>
+        </is>
+      </c>
+      <c r="B746" s="0" t="inlineStr">
+        <is>
+          <t>どんぶり　朱</t>
+        </is>
+      </c>
+      <c r="C746" s="0" t="inlineStr">
+        <is>
+          <t>2023年05月01日</t>
+        </is>
+      </c>
+      <c r="G746" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="747" spans="1:7">
+      <c r="A747" s="0" t="inlineStr">
+        <is>
+          <t>4526638925493</t>
+        </is>
+      </c>
+      <c r="B747" s="0" t="inlineStr">
+        <is>
+          <t>発泡トレー　小</t>
+        </is>
+      </c>
+      <c r="C747" s="0" t="inlineStr">
+        <is>
+          <t>2022年12月15日</t>
+        </is>
+      </c>
+      <c r="G747" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="748" spans="1:7">
+      <c r="A748" s="0" t="inlineStr">
+        <is>
+          <t>4511257402517</t>
+        </is>
+      </c>
+      <c r="B748" s="0" t="inlineStr">
+        <is>
+          <t>ＰＯＥキャットカサ５８ＣＭパープル</t>
+        </is>
+      </c>
+      <c r="C748" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月06日</t>
+        </is>
+      </c>
+      <c r="G748" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="749" spans="1:7">
+      <c r="A749" s="0" t="inlineStr">
+        <is>
+          <t>4990798602028</t>
+        </is>
+      </c>
+      <c r="B749" s="0" t="inlineStr">
+        <is>
+          <t>新バラン三本杉　１号　グリーン色　千枚</t>
+        </is>
+      </c>
+      <c r="C749" s="0" t="inlineStr">
+        <is>
+          <t>2022年09月29日</t>
+        </is>
+      </c>
+      <c r="G749" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="750" spans="1:7">
+      <c r="A750" s="0" t="inlineStr">
+        <is>
+          <t>4549379310816</t>
+        </is>
+      </c>
+      <c r="B750" s="0" t="inlineStr">
+        <is>
+          <t>ＬＧ－１３（Ｖ）　エコ２０枚</t>
+        </is>
+      </c>
+      <c r="C750" s="0" t="inlineStr">
+        <is>
+          <t>2022年09月02日</t>
+        </is>
+      </c>
+      <c r="G750" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="751" spans="1:7">
+      <c r="A751" s="0" t="inlineStr">
+        <is>
+          <t>4526638615295</t>
+        </is>
+      </c>
+      <c r="B751" s="0" t="inlineStr">
+        <is>
+          <t>発泡トレー　大</t>
+        </is>
+      </c>
+      <c r="C751" s="0" t="inlineStr">
+        <is>
+          <t>2022年08月03日</t>
+        </is>
+      </c>
+      <c r="G751" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" spans="1:7">
+      <c r="A752" s="0" t="inlineStr">
+        <is>
+          <t>4006387084059</t>
+        </is>
+      </c>
+      <c r="B752" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　アルーナＸＬブルー</t>
+        </is>
+      </c>
+      <c r="C752" s="0" t="inlineStr">
+        <is>
+          <t>2021年09月30日</t>
+        </is>
+      </c>
+      <c r="G752" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" spans="1:7">
+      <c r="A753" s="0" t="inlineStr">
+        <is>
+          <t>4006387079277</t>
+        </is>
+      </c>
+      <c r="B753" s="0" t="inlineStr">
+        <is>
+          <t>ブリタ　マクストラプラス交換用フィルター３</t>
+        </is>
+      </c>
+      <c r="C753" s="0" t="inlineStr">
+        <is>
+          <t>2021年08月06日</t>
+        </is>
+      </c>
+      <c r="G753" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="754" spans="1:7">
+      <c r="A754" s="0" t="inlineStr">
+        <is>
+          <t>4902011734546</t>
+        </is>
+      </c>
+      <c r="B754" s="0" t="inlineStr">
+        <is>
+          <t>エリエール除菌できるアルコールタオル携帯用10枚×3P</t>
+        </is>
+      </c>
+      <c r="C754" s="0" t="inlineStr">
+        <is>
+          <t>2021年01月29日</t>
+        </is>
+      </c>
+      <c r="G754" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" spans="1:7">
+      <c r="A755" s="0" t="inlineStr">
+        <is>
+          <t>4904040017416</t>
+        </is>
+      </c>
+      <c r="B755" s="0" t="inlineStr">
+        <is>
+          <t>コットンフィールポケット６Ｐ１０Ｗ</t>
+        </is>
+      </c>
+      <c r="C755" s="0" t="inlineStr">
+        <is>
+          <t>2017年12月31日</t>
+        </is>
+      </c>
+      <c r="G755" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" spans="1:7">
+      <c r="A756" s="0" t="inlineStr">
+        <is>
+          <t>4902923104024</t>
+        </is>
+      </c>
+      <c r="B756" s="0" t="inlineStr">
+        <is>
+          <t>Ｐ．キティ　お医者さんセット</t>
+        </is>
+      </c>
+      <c r="C756" s="0" t="inlineStr">
+        <is>
+          <t>2015年11月16日</t>
+        </is>
+      </c>
+      <c r="G756" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" spans="1:7">
+      <c r="A757" s="0" t="inlineStr">
+        <is>
+          <t>4537130101544</t>
+        </is>
+      </c>
+      <c r="B757" s="0" t="inlineStr">
+        <is>
+          <t>無添加　せっけん　泡のボディソープ</t>
+        </is>
+      </c>
+      <c r="C757" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G757" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" spans="1:7">
+      <c r="A758" s="0" t="inlineStr">
+        <is>
+          <t>4562378461600</t>
+        </is>
+      </c>
+      <c r="B758" s="0" t="inlineStr">
+        <is>
+          <t>クールスプレー衣料用</t>
+        </is>
+      </c>
+      <c r="C758" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G758" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" spans="1:7">
+      <c r="A759" s="0" t="inlineStr">
+        <is>
+          <t>4901070123148</t>
+        </is>
+      </c>
+      <c r="B759" s="0" t="inlineStr">
+        <is>
+          <t>消臭力　プラグタイプ　消臭芳香剤　つけかえ　やわらかなホワイトフローラルの香り</t>
+        </is>
+      </c>
+      <c r="C759" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D759" s="0" t="inlineStr">
+        <is>
+          <t>4901070132980</t>
+        </is>
+      </c>
+      <c r="E759" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　リビング用　つけかえ２個セット　ホワイトフローラルの香り</t>
+        </is>
+      </c>
+      <c r="F759" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G759" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="760" spans="1:7">
+      <c r="A760" s="0" t="inlineStr">
+        <is>
+          <t>4901070123179</t>
+        </is>
+      </c>
+      <c r="B760" s="0" t="inlineStr">
+        <is>
+          <t>消臭力　プラグタイプ　つけかえ　ペット用　フルーティーガーデンの香り</t>
+        </is>
+      </c>
+      <c r="C760" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D760" s="0" t="inlineStr">
+        <is>
+          <t>4901070133093</t>
+        </is>
+      </c>
+      <c r="E760" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　ペット用　つけかえ２個セット　フルーティーガーデンの香り</t>
+        </is>
+      </c>
+      <c r="F760" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G760" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" spans="1:7">
+      <c r="A761" s="0" t="inlineStr">
+        <is>
+          <t>4901070129256</t>
+        </is>
+      </c>
+      <c r="B761" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　つけかえ　ナチュラルソープの香り</t>
+        </is>
+      </c>
+      <c r="C761" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D761" s="0" t="inlineStr">
+        <is>
+          <t>4901070133000</t>
+        </is>
+      </c>
+      <c r="E761" s="0" t="inlineStr">
+        <is>
+          <t>消臭力プラグタイプ　トイレ用　つけかえ２個セット　ホワイトサボンの香り</t>
+        </is>
+      </c>
+      <c r="F761" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G761" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" spans="1:7">
+      <c r="A762" s="0" t="inlineStr">
+        <is>
+          <t>4901070132119</t>
+        </is>
+      </c>
+      <c r="B762" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　クリーンコットン</t>
+        </is>
+      </c>
+      <c r="C762" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D762" s="0" t="inlineStr">
+        <is>
+          <t>4901070133109</t>
+        </is>
+      </c>
+      <c r="E762" s="0" t="inlineStr">
+        <is>
+          <t>お部屋の消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　カシミヤウッド</t>
+        </is>
+      </c>
+      <c r="F762" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月01日</t>
+        </is>
+      </c>
+      <c r="G762" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="763" spans="1:7">
+      <c r="A763" s="0" t="inlineStr">
+        <is>
+          <t>4901070132133</t>
+        </is>
+      </c>
+      <c r="B763" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　クリーンコットン</t>
+        </is>
+      </c>
+      <c r="C763" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D763" s="0" t="inlineStr">
+        <is>
+          <t>4901070133130</t>
+        </is>
+      </c>
+      <c r="E763" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　カシミヤウッド</t>
+        </is>
+      </c>
+      <c r="F763" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月01日</t>
+        </is>
+      </c>
+      <c r="G763" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="764" spans="1:7">
+      <c r="A764" s="0" t="inlineStr">
+        <is>
+          <t>4901070575169</t>
+        </is>
+      </c>
+      <c r="B764" s="0" t="inlineStr">
+        <is>
+          <t>ニャンとも清潔トイレ　脱臭・抗菌シート</t>
+        </is>
+      </c>
+      <c r="C764" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D764" s="0" t="inlineStr">
+        <is>
+          <t>4901070575350</t>
+        </is>
+      </c>
+      <c r="E764" s="0" t="inlineStr">
+        <is>
+          <t>ニャンとも清潔トイレ　脱臭・抗菌シート</t>
+        </is>
+      </c>
+      <c r="F764" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G764" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" spans="1:7">
+      <c r="A765" s="0" t="inlineStr">
+        <is>
+          <t>4901070712076</t>
+        </is>
+      </c>
+      <c r="B765" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｓ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C765" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D765" s="0" t="inlineStr">
+        <is>
+          <t>4901070712243</t>
+        </is>
+      </c>
+      <c r="E765" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　Ｓ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="F765" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G765" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" spans="1:7">
+      <c r="A766" s="0" t="inlineStr">
+        <is>
+          <t>4901070712083</t>
+        </is>
+      </c>
+      <c r="B766" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｍサイズ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C766" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D766" s="0" t="inlineStr">
+        <is>
+          <t>4901070712250</t>
+        </is>
+      </c>
+      <c r="E766" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　Ｍ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="F766" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G766" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" spans="1:7">
+      <c r="A767" s="0" t="inlineStr">
+        <is>
+          <t>4901070712090</t>
+        </is>
+      </c>
+      <c r="B767" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　ヒアルロン酸　Ｌサイズ　　パールホワイト</t>
+        </is>
+      </c>
+      <c r="C767" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D767" s="0" t="inlineStr">
+        <is>
+          <t>4901070712267</t>
+        </is>
+      </c>
+      <c r="E767" s="0" t="inlineStr">
+        <is>
+          <t>ファミリー　プレミアムタッチ　Ｌ　パールホワイト</t>
+        </is>
+      </c>
+      <c r="F767" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G767" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" spans="1:7">
+      <c r="A768" s="0" t="inlineStr">
+        <is>
+          <t>4901417620453</t>
+        </is>
+      </c>
+      <c r="B768" s="0" t="inlineStr">
+        <is>
+          <t>肌美精　カラーエッセンスマスク　ピンク</t>
+        </is>
+      </c>
+      <c r="C768" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G768" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" spans="1:7">
+      <c r="A769" s="0" t="inlineStr">
+        <is>
+          <t>4901417620460</t>
+        </is>
+      </c>
+      <c r="B769" s="0" t="inlineStr">
+        <is>
+          <t>肌美精　カラーエッセンスマスク　パープル</t>
+        </is>
+      </c>
+      <c r="C769" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G769" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" spans="1:7">
+      <c r="A770" s="0" t="inlineStr">
+        <is>
+          <t>4901417628534</t>
+        </is>
+      </c>
+      <c r="B770" s="0" t="inlineStr">
+        <is>
+          <t>肌美精ＯＮＥ　リンクルケア　密着濃厚アイクリーム</t>
+        </is>
+      </c>
+      <c r="C770" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G770" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" spans="1:7">
+      <c r="A771" s="0" t="inlineStr">
+        <is>
+          <t>4901601973211</t>
+        </is>
+      </c>
+      <c r="B771" s="0" t="inlineStr">
+        <is>
+          <t>ビーセレクション　ポリヘアブラシ　ＨＫ００８３</t>
+        </is>
+      </c>
+      <c r="C771" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D771" s="0" t="inlineStr">
+        <is>
+          <t>4901601277524</t>
+        </is>
+      </c>
+      <c r="E771" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳポリヘアブラシ　ＨＬ００１２</t>
+        </is>
+      </c>
+      <c r="F771" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
+        </is>
+      </c>
+      <c r="G771" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" spans="1:7">
+      <c r="A772" s="0" t="inlineStr">
+        <is>
+          <t>4901601973259</t>
+        </is>
+      </c>
+      <c r="B772" s="0" t="inlineStr">
+        <is>
+          <t>ビーセレクション　セットコームＬ　静電防止　ＨＫ０１０３</t>
+        </is>
+      </c>
+      <c r="C772" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D772" s="0" t="inlineStr">
+        <is>
+          <t>4901601277548</t>
+        </is>
+      </c>
+      <c r="E772" s="0" t="inlineStr">
+        <is>
+          <t>セツトコ－ムＬ　ＨＬ００５２</t>
+        </is>
+      </c>
+      <c r="F772" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G772" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" spans="1:7">
+      <c r="A773" s="0" t="inlineStr">
+        <is>
+          <t>4901601973600</t>
+        </is>
+      </c>
+      <c r="B773" s="0" t="inlineStr">
+        <is>
+          <t>ヘアネットブラックリボン付き　ＨＫ０１６７</t>
+        </is>
+      </c>
+      <c r="C773" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D773" s="0" t="inlineStr">
+        <is>
+          <t>4901601278033</t>
+        </is>
+      </c>
+      <c r="E773" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０１８３　ＳＳ　シャワーキャップ（綿ガーゼ裏地）</t>
+        </is>
+      </c>
+      <c r="F773" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月01日</t>
+        </is>
+      </c>
+      <c r="G773" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" spans="1:7">
+      <c r="A774" s="0" t="inlineStr">
+        <is>
+          <t>4901601973709</t>
+        </is>
+      </c>
+      <c r="B774" s="0" t="inlineStr">
+        <is>
+          <t>アメリカヘアピン　ＨＫ０１８１</t>
+        </is>
+      </c>
+      <c r="C774" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D774" s="0" t="inlineStr">
+        <is>
+          <t>4901601277623</t>
+        </is>
+      </c>
+      <c r="E774" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ　アメリカヘアピン</t>
+        </is>
+      </c>
+      <c r="F774" s="0" t="inlineStr">
+        <is>
+          <t>2014年09月22日</t>
+        </is>
+      </c>
+      <c r="G774" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" spans="1:7">
+      <c r="A775" s="0" t="inlineStr">
+        <is>
+          <t>4901601973716</t>
+        </is>
+      </c>
+      <c r="B775" s="0" t="inlineStr">
+        <is>
+          <t>アメリカヘアピン玉付　ＨＫ０１８２</t>
+        </is>
+      </c>
+      <c r="C775" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D775" s="0" t="inlineStr">
+        <is>
+          <t>4901601277630</t>
+        </is>
+      </c>
+      <c r="E775" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０１０２アメリカヘアピンタマツキ</t>
+        </is>
+      </c>
+      <c r="F775" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G775" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="776" spans="1:7">
+      <c r="A776" s="0" t="inlineStr">
+        <is>
+          <t>4901601973723</t>
+        </is>
+      </c>
+      <c r="B776" s="0" t="inlineStr">
+        <is>
+          <t>ＨＫ０１８３　スモールヘアピン</t>
+        </is>
+      </c>
+      <c r="C776" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D776" s="0" t="inlineStr">
+        <is>
+          <t>4901601277647</t>
+        </is>
+      </c>
+      <c r="E776" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ　スモールヘアピン</t>
+        </is>
+      </c>
+      <c r="F776" s="0" t="inlineStr">
+        <is>
+          <t>2014年09月22日</t>
+        </is>
+      </c>
+      <c r="G776" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" spans="1:7">
+      <c r="A777" s="0" t="inlineStr">
+        <is>
+          <t>4901601973730</t>
+        </is>
+      </c>
+      <c r="B777" s="0" t="inlineStr">
+        <is>
+          <t>スモールヘアピン玉付き　ＨＫ０１８４</t>
+        </is>
+      </c>
+      <c r="C777" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D777" s="0" t="inlineStr">
+        <is>
+          <t>4901601277654</t>
+        </is>
+      </c>
+      <c r="E777" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳスモールヘアピン（玉付）　ＨＬ０１０４</t>
+        </is>
+      </c>
+      <c r="F777" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
+        </is>
+      </c>
+      <c r="G777" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" spans="1:7">
+      <c r="A778" s="0" t="inlineStr">
+        <is>
+          <t>4901601973761</t>
+        </is>
+      </c>
+      <c r="B778" s="0" t="inlineStr">
+        <is>
+          <t>ＨＫ０１８７オニピン</t>
+        </is>
+      </c>
+      <c r="C778" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D778" s="0" t="inlineStr">
+        <is>
+          <t>4901601277685</t>
+        </is>
+      </c>
+      <c r="E778" s="0" t="inlineStr">
+        <is>
+          <t>オニピン　ＨＬ０１０７</t>
+        </is>
+      </c>
+      <c r="F778" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G778" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="779" spans="1:7">
+      <c r="A779" s="0" t="inlineStr">
+        <is>
+          <t>4901601974157</t>
+        </is>
+      </c>
+      <c r="B779" s="0" t="inlineStr">
+        <is>
+          <t>ヘアゴム太黒　抗菌　ＨＫ０２６３</t>
+        </is>
+      </c>
+      <c r="C779" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D779" s="0" t="inlineStr">
+        <is>
+          <t>4901601277739</t>
+        </is>
+      </c>
+      <c r="E779" s="0" t="inlineStr">
+        <is>
+          <t>ヘアゴムフトクロ　ＨＬ０１２４</t>
+        </is>
+      </c>
+      <c r="F779" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G779" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" spans="1:7">
+      <c r="A780" s="0" t="inlineStr">
+        <is>
+          <t>4901601974171</t>
+        </is>
+      </c>
+      <c r="B780" s="0" t="inlineStr">
+        <is>
+          <t>ヘアゴム太茶　抗菌　ＨＫ０２６５</t>
+        </is>
+      </c>
+      <c r="C780" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D780" s="0" t="inlineStr">
+        <is>
+          <t>4901601277746</t>
+        </is>
+      </c>
+      <c r="E780" s="0" t="inlineStr">
+        <is>
+          <t>ヘアゴムフトチヤ　ＨＬ０１２５</t>
+        </is>
+      </c>
+      <c r="F780" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G780" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" spans="1:7">
+      <c r="A781" s="0" t="inlineStr">
+        <is>
+          <t>4901601975048</t>
+        </is>
+      </c>
+      <c r="B781" s="0" t="inlineStr">
+        <is>
+          <t>セーフティハサミキャップ付　ＨＫ０４４３</t>
+        </is>
+      </c>
+      <c r="C781" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D781" s="0" t="inlineStr">
+        <is>
+          <t>4901601278200</t>
+        </is>
+      </c>
+      <c r="E781" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０４５３セ－フテイハサミキヤツプツキ</t>
+        </is>
+      </c>
+      <c r="F781" s="0" t="inlineStr">
+        <is>
+          <t>2015年02月23日</t>
+        </is>
+      </c>
+      <c r="G781" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" spans="1:7">
+      <c r="A782" s="0" t="inlineStr">
+        <is>
+          <t>4901601975741</t>
+        </is>
+      </c>
+      <c r="B782" s="0" t="inlineStr">
+        <is>
+          <t>ＨＫ０６０１ニュースタンダード爪きり　Ｓ</t>
+        </is>
+      </c>
+      <c r="C782" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D782" s="0" t="inlineStr">
+        <is>
+          <t>4901601278040</t>
+        </is>
+      </c>
+      <c r="E782" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳニュースタンダードツメキリＳ　ＨＬ０６０１</t>
+        </is>
+      </c>
+      <c r="F782" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
+        </is>
+      </c>
+      <c r="G782" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" spans="1:7">
+      <c r="A783" s="0" t="inlineStr">
+        <is>
+          <t>4901601975765</t>
+        </is>
+      </c>
+      <c r="B783" s="0" t="inlineStr">
+        <is>
+          <t>ＨＫ０６０３ニュースタンダードツメキリＬ</t>
+        </is>
+      </c>
+      <c r="C783" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D783" s="0" t="inlineStr">
+        <is>
+          <t>4901601278064</t>
+        </is>
+      </c>
+      <c r="E783" s="0" t="inlineStr">
+        <is>
+          <t>ＨＬ０６０３　ニュースタンダードツメキリ　Ｌ</t>
+        </is>
+      </c>
+      <c r="F783" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G783" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" spans="1:7">
+      <c r="A784" s="0" t="inlineStr">
+        <is>
+          <t>4901601975833</t>
+        </is>
+      </c>
+      <c r="B784" s="0" t="inlineStr">
+        <is>
+          <t>ＨＫ０６３１Ｂ’Ｓ　足のツメキリ</t>
+        </is>
+      </c>
+      <c r="C784" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D784" s="0" t="inlineStr">
+        <is>
+          <t>4901601248678</t>
+        </is>
+      </c>
+      <c r="E784" s="0" t="inlineStr">
+        <is>
+          <t>ＫＦ１００８　１１９　足のツメキリ</t>
+        </is>
+      </c>
+      <c r="F784" s="0" t="inlineStr">
+        <is>
+          <t>2022年03月01日</t>
+        </is>
+      </c>
+      <c r="G784" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="785" spans="1:7">
+      <c r="A785" s="0" t="inlineStr">
+        <is>
+          <t>4901609016880</t>
+        </is>
+      </c>
+      <c r="B785" s="0" t="inlineStr">
+        <is>
+          <t>スクラビングバブル取り替え式トイレ用スポンジクリーナースゴ落ちパッド替え</t>
+        </is>
+      </c>
+      <c r="C785" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G785" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" spans="1:7">
+      <c r="A786" s="0" t="inlineStr">
+        <is>
+          <t>4901616012967</t>
+        </is>
+      </c>
+      <c r="B786" s="0" t="inlineStr">
+        <is>
+          <t>Ｏｒａ２　オーラツー　プレミアム　クレンジングペースト　プレミアムミント</t>
+        </is>
+      </c>
+      <c r="C786" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D786" s="0" t="inlineStr">
+        <is>
+          <t>4901616013605</t>
+        </is>
+      </c>
+      <c r="E786" s="0" t="inlineStr">
+        <is>
+          <t>サンスターオーラツー　プレミアム　クレンジングペースト　［プレミアムミント］</t>
+        </is>
+      </c>
+      <c r="F786" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G786" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" spans="1:7">
+      <c r="A787" s="0" t="inlineStr">
+        <is>
+          <t>4901616013131</t>
+        </is>
+      </c>
+      <c r="B787" s="0" t="inlineStr">
+        <is>
+          <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　プレミアムミント</t>
+        </is>
+      </c>
+      <c r="C787" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D787" s="0" t="inlineStr">
+        <is>
+          <t>4901616013575</t>
+        </is>
+      </c>
+      <c r="E787" s="0" t="inlineStr">
+        <is>
+          <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［プレミアムミント］</t>
+        </is>
+      </c>
+      <c r="F787" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G787" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" spans="1:7">
+      <c r="A788" s="0" t="inlineStr">
+        <is>
+          <t>4901616013148</t>
+        </is>
+      </c>
+      <c r="B788" s="0" t="inlineStr">
+        <is>
+          <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　アロマティックミント</t>
+        </is>
+      </c>
+      <c r="C788" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D788" s="0" t="inlineStr">
+        <is>
+          <t>4901616013582</t>
+        </is>
+      </c>
+      <c r="E788" s="0" t="inlineStr">
+        <is>
+          <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［アロマティックミント］</t>
+        </is>
+      </c>
+      <c r="F788" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G788" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" spans="1:7">
+      <c r="A789" s="0" t="inlineStr">
+        <is>
+          <t>4901616013155</t>
+        </is>
+      </c>
+      <c r="B789" s="0" t="inlineStr">
+        <is>
+          <t>Ｏｒａ２　オーラツー　プレミアム　ステインクリア　ペースト　シャイニーシトラスミント</t>
+        </is>
+      </c>
+      <c r="C789" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D789" s="0" t="inlineStr">
+        <is>
+          <t>4901616013599</t>
+        </is>
+      </c>
+      <c r="E789" s="0" t="inlineStr">
+        <is>
+          <t>サンスターオーラツー　プレミアム　ステインクリアペースト　［シャイニーシトラスミント］</t>
+        </is>
+      </c>
+      <c r="F789" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月25日</t>
+        </is>
+      </c>
+      <c r="G789" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="790" spans="1:7">
+      <c r="A790" s="0" t="inlineStr">
+        <is>
+          <t>4901670111972</t>
+        </is>
+      </c>
+      <c r="B790" s="0" t="inlineStr">
+        <is>
+          <t>ジップロック　コンテナー　長方形　１１００ｍｌ</t>
+        </is>
+      </c>
+      <c r="C790" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G790" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="791" spans="1:7">
+      <c r="A791" s="0" t="inlineStr">
+        <is>
+          <t>4901750806132</t>
+        </is>
+      </c>
+      <c r="B791" s="0" t="inlineStr">
+        <is>
+          <t>アクティ大きなおしりふきタオル</t>
+        </is>
+      </c>
+      <c r="C791" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D791" s="0" t="inlineStr">
+        <is>
+          <t>4901750806187</t>
+        </is>
+      </c>
+      <c r="E791" s="0" t="inlineStr">
+        <is>
+          <t>アクティ大きなおしりふきタオル</t>
+        </is>
+      </c>
+      <c r="F791" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月21日</t>
+        </is>
+      </c>
+      <c r="G791" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" spans="1:7">
+      <c r="A792" s="0" t="inlineStr">
+        <is>
+          <t>4902011831801</t>
+        </is>
+      </c>
+      <c r="B792" s="0" t="inlineStr">
+        <is>
+          <t>エリエール除菌抗菌成分プラスボックスつめかえ４０枚×３Ｐ</t>
+        </is>
+      </c>
+      <c r="C792" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G792" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" spans="1:7">
+      <c r="A793" s="0" t="inlineStr">
+        <is>
+          <t>4902011831818</t>
+        </is>
+      </c>
+      <c r="B793" s="0" t="inlineStr">
+        <is>
+          <t>エリエール除菌抗菌成分プラスボックスつめかえ４０枚×８Ｐ</t>
+        </is>
+      </c>
+      <c r="C793" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G793" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="794" spans="1:7">
+      <c r="A794" s="0" t="inlineStr">
+        <is>
+          <t>4902111742106</t>
+        </is>
+      </c>
+      <c r="B794" s="0" t="inlineStr">
+        <is>
+          <t>ドメスト　ホワイト＆クリーン</t>
+        </is>
+      </c>
+      <c r="C794" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G794" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" spans="1:7">
+      <c r="A795" s="0" t="inlineStr">
+        <is>
+          <t>4902111780443</t>
+        </is>
+      </c>
+      <c r="B795" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ</t>
+        </is>
+      </c>
+      <c r="C795" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D795" s="0" t="inlineStr">
+        <is>
+          <t>4902111785790</t>
+        </is>
+      </c>
+      <c r="E795" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F795" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G795" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" spans="1:7">
+      <c r="A796" s="0" t="inlineStr">
+        <is>
+          <t>4902468113291</t>
+        </is>
+      </c>
+      <c r="B796" s="0" t="inlineStr">
+        <is>
+          <t>美顔　薬用　美白美容液ジェル</t>
+        </is>
+      </c>
+      <c r="C796" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G796" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="797" spans="1:7">
+      <c r="A797" s="0" t="inlineStr">
+        <is>
+          <t>4903301302674</t>
+        </is>
+      </c>
+      <c r="B797" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　詰替え　大サイズ</t>
+        </is>
+      </c>
+      <c r="C797" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D797" s="0" t="inlineStr">
+        <is>
+          <t>4903301384809</t>
+        </is>
+      </c>
+      <c r="E797" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラスハーバルグリーンの香りつめかえ用大サイズ</t>
+        </is>
+      </c>
+      <c r="F797" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G797" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" spans="1:7">
+      <c r="A798" s="0" t="inlineStr">
+        <is>
+          <t>4903301326489</t>
+        </is>
+      </c>
+      <c r="B798" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）一発洗浄スプレー　オレンジの香り　本体</t>
+        </is>
+      </c>
+      <c r="C798" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G798" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" spans="1:7">
+      <c r="A799" s="0" t="inlineStr">
+        <is>
+          <t>4903301333470</t>
+        </is>
+      </c>
+      <c r="B799" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　香りが残らないタイプ　詰替え大サイズ</t>
+        </is>
+      </c>
+      <c r="C799" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D799" s="0" t="inlineStr">
+        <is>
+          <t>4903301384922</t>
+        </is>
+      </c>
+      <c r="E799" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラス香りが残らないタイプつめかえ用大サイズ</t>
+        </is>
+      </c>
+      <c r="F799" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G799" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="800" spans="1:7">
+      <c r="A800" s="0" t="inlineStr">
+        <is>
+          <t>4903301344582</t>
+        </is>
+      </c>
+      <c r="B800" s="0" t="inlineStr">
+        <is>
+          <t>アクロン　フローラルブーケの香り　詰替え　大</t>
+        </is>
+      </c>
+      <c r="C800" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D800" s="0" t="inlineStr">
+        <is>
+          <t>4903301384533</t>
+        </is>
+      </c>
+      <c r="E800" s="0" t="inlineStr">
+        <is>
+          <t>アクロンふんわりなめらかケアつめかえ用大</t>
+        </is>
+      </c>
+      <c r="F800" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G800" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="801" spans="1:7">
+      <c r="A801" s="0" t="inlineStr">
+        <is>
+          <t>4903301344612</t>
+        </is>
+      </c>
+      <c r="B801" s="0" t="inlineStr">
+        <is>
+          <t>アクロン　ナチュラルソープの香り　詰替え　大</t>
+        </is>
+      </c>
+      <c r="C801" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D801" s="0" t="inlineStr">
+        <is>
+          <t>4903301384656</t>
+        </is>
+      </c>
+      <c r="E801" s="0" t="inlineStr">
+        <is>
+          <t>アクロン汗皮脂スッキリケアつめかえ用大</t>
+        </is>
+      </c>
+      <c r="F801" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G801" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="802" spans="1:7">
+      <c r="A802" s="0" t="inlineStr">
+        <is>
+          <t>4903301354284</t>
+        </is>
+      </c>
+      <c r="B802" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C802" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D802" s="0" t="inlineStr">
+        <is>
+          <t>4903301384816</t>
+        </is>
+      </c>
+      <c r="E802" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラスハーバルグリーンの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F802" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G802" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="803" spans="1:7">
+      <c r="A803" s="0" t="inlineStr">
+        <is>
+          <t>4903301354307</t>
+        </is>
+      </c>
+      <c r="B803" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　香りが残らないタイプ　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C803" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D803" s="0" t="inlineStr">
+        <is>
+          <t>4903301384939</t>
+        </is>
+      </c>
+      <c r="E803" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラス香りが残らないタイプつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F803" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G803" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="804" spans="1:7">
+      <c r="A804" s="0" t="inlineStr">
+        <is>
+          <t>4903301355618</t>
+        </is>
+      </c>
+      <c r="B804" s="0" t="inlineStr">
+        <is>
+          <t>トップ　クリアリキッド　つめかえ用</t>
+        </is>
+      </c>
+      <c r="C804" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G804" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="805" spans="1:7">
+      <c r="A805" s="0" t="inlineStr">
+        <is>
+          <t>4903301365563</t>
+        </is>
+      </c>
+      <c r="B805" s="0" t="inlineStr">
+        <is>
+          <t>トップ　クリアリキッド　つめかえ用　超特大</t>
+        </is>
+      </c>
+      <c r="C805" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G805" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="806" spans="1:7">
+      <c r="A806" s="0" t="inlineStr">
+        <is>
+          <t>4903301367482</t>
+        </is>
+      </c>
+      <c r="B806" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　スカッシュシトラスの香り　詰替え　大サイズ</t>
+        </is>
+      </c>
+      <c r="C806" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D806" s="0" t="inlineStr">
+        <is>
+          <t>4903301385011</t>
+        </is>
+      </c>
+      <c r="E806" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラススカッシュシトラスの香りつめかえ用大サイズ</t>
+        </is>
+      </c>
+      <c r="F806" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G806" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" spans="1:7">
+      <c r="A807" s="0" t="inlineStr">
+        <is>
+          <t>4903301367529</t>
+        </is>
+      </c>
+      <c r="B807" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラス　バスタブクレンジング　銀イオンプラス　スカッシュシトラスの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C807" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D807" s="0" t="inlineStr">
+        <is>
+          <t>4903301385059</t>
+        </is>
+      </c>
+      <c r="E807" s="0" t="inlineStr">
+        <is>
+          <t>ルックプラスバスタブクレンジング銀イオンプラススカッシュシトラスの香りつめかえ用特大サイズ</t>
+        </is>
+      </c>
+      <c r="F807" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月21日</t>
+        </is>
+      </c>
+      <c r="G807" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" spans="1:7">
+      <c r="A808" s="0" t="inlineStr">
+        <is>
+          <t>4906156800951</t>
+        </is>
+      </c>
+      <c r="B808" s="0" t="inlineStr">
+        <is>
+          <t>泡ミューズ　フルーティーフレッシ　ュジャンボ　詰替え</t>
+        </is>
+      </c>
+      <c r="C808" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G808" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" spans="1:7">
+      <c r="A809" s="0" t="inlineStr">
+        <is>
+          <t>4971710381641</t>
+        </is>
+      </c>
+      <c r="B809" s="0" t="inlineStr">
+        <is>
+          <t>ラブラス　パワフルホールド　ヘアスプレー　無香料</t>
+        </is>
+      </c>
+      <c r="C809" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G809" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" spans="1:7">
+      <c r="A810" s="0" t="inlineStr">
+        <is>
+          <t>4971710388763</t>
+        </is>
+      </c>
+      <c r="B810" s="0" t="inlineStr">
+        <is>
+          <t>サロンスタイル　ボタニカルトリートメントヘアウォーター　詰替え　しっとり</t>
+        </is>
+      </c>
+      <c r="C810" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G810" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" spans="1:7">
+      <c r="A811" s="0" t="inlineStr">
+        <is>
+          <t>4971710391121</t>
+        </is>
+      </c>
+      <c r="B811" s="0" t="inlineStr">
+        <is>
+          <t>エスカラット　薬用　デオドラント　パウダーシート　ヴァーベナミント</t>
+        </is>
+      </c>
+      <c r="C811" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G811" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="812" spans="1:7">
+      <c r="A812" s="0" t="inlineStr">
+        <is>
+          <t>4987072036273</t>
+        </is>
+      </c>
+      <c r="B812" s="0" t="inlineStr">
+        <is>
+          <t>キムコ　ジャイアントタイプ</t>
+        </is>
+      </c>
+      <c r="C812" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G812" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" spans="1:7">
+      <c r="A813" s="0" t="inlineStr">
+        <is>
+          <t>4987072038635</t>
+        </is>
+      </c>
+      <c r="B813" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　アロマティックソープの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C813" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D813" s="0" t="inlineStr">
+        <is>
+          <t>4987072102244</t>
+        </is>
+      </c>
+      <c r="E813" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルパルファムロマンスロゼつめ替用</t>
+        </is>
+      </c>
+      <c r="F813" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G813" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="814" spans="1:7">
+      <c r="A814" s="0" t="inlineStr">
+        <is>
+          <t>4987072078693</t>
+        </is>
+      </c>
+      <c r="B814" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　こころ安らぐキンモクセイの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C814" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D814" s="0" t="inlineStr">
+        <is>
+          <t>4987072102268</t>
+        </is>
+      </c>
+      <c r="E814" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルラベンダーつめ替用</t>
+        </is>
+      </c>
+      <c r="F814" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G814" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="815" spans="1:7">
+      <c r="A815" s="0" t="inlineStr">
+        <is>
+          <t>4987072082928</t>
+        </is>
+      </c>
+      <c r="B815" s="0" t="inlineStr">
+        <is>
+          <t>キムコ　スリムタイプ　冷凍室用</t>
+        </is>
+      </c>
+      <c r="C815" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G815" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="816" spans="1:7">
+      <c r="A816" s="0" t="inlineStr">
+        <is>
+          <t>4987072084045</t>
+        </is>
+      </c>
+      <c r="B816" s="0" t="inlineStr">
+        <is>
+          <t>ナイトミン　耳ほぐタイム　５日分</t>
+        </is>
+      </c>
+      <c r="C816" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D816" s="0" t="inlineStr">
+        <is>
+          <t>4987072100158</t>
+        </is>
+      </c>
+      <c r="E816" s="0" t="inlineStr">
+        <is>
+          <t>ナイトミン耳ほぐタイム</t>
+        </is>
+      </c>
+      <c r="F816" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G816" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="817" spans="1:7">
+      <c r="A817" s="0" t="inlineStr">
+        <is>
+          <t>4987072084595</t>
+        </is>
+      </c>
+      <c r="B817" s="0" t="inlineStr">
+        <is>
+          <t>ブルーレット　はなリウム　ピュアブルーム　つけ替え</t>
+        </is>
+      </c>
+      <c r="C817" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G817" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="818" spans="1:7">
+      <c r="A818" s="0" t="inlineStr">
+        <is>
+          <t>4987072087367</t>
+        </is>
+      </c>
+      <c r="B818" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　パルファム　スパークリングピンク　玄関用</t>
+        </is>
+      </c>
+      <c r="C818" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G818" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" spans="1:7">
+      <c r="A819" s="0" t="inlineStr">
+        <is>
+          <t>4987072088272</t>
+        </is>
+      </c>
+      <c r="B819" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　ハッピー　パルファム　アンジェブラン</t>
+        </is>
+      </c>
+      <c r="C819" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G819" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="820" spans="1:7">
+      <c r="A820" s="0" t="inlineStr">
+        <is>
+          <t>4987072092354</t>
+        </is>
+      </c>
+      <c r="B820" s="0" t="inlineStr">
+        <is>
+          <t>サラサーティ　はたらくＳＡＲＡ・ＬＩ・Ｅ　１秒ドライ</t>
+        </is>
+      </c>
+      <c r="C820" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G820" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="821" spans="1:7">
+      <c r="A821" s="0" t="inlineStr">
+        <is>
+          <t>4987072093252</t>
+        </is>
+      </c>
+      <c r="B821" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　寝室用　ドリーミングアロマ</t>
+        </is>
+      </c>
+      <c r="C821" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G821" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="822" spans="1:7">
+      <c r="A822" s="0" t="inlineStr">
+        <is>
+          <t>4987072094259</t>
+        </is>
+      </c>
+      <c r="B822" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＬａＢｏｕｑｕｅｔ　スウィートローズ</t>
+        </is>
+      </c>
+      <c r="C822" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G822" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="823" spans="1:7">
+      <c r="A823" s="0" t="inlineStr">
+        <is>
+          <t>4987072096680</t>
+        </is>
+      </c>
+      <c r="B823" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　ＳＡＶＯＮ　シルキーアプリコットジャスミン　詰替え</t>
+        </is>
+      </c>
+      <c r="C823" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G823" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="824" spans="1:7">
+      <c r="A824" s="0" t="inlineStr">
+        <is>
+          <t>4903111436965</t>
+        </is>
+      </c>
+      <c r="B824" s="0" t="inlineStr">
+        <is>
+          <t>シルコット９９．９９％除菌　抗菌ＰＬＵＳ本体</t>
+        </is>
+      </c>
+      <c r="C824" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G824" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" spans="1:7">
+      <c r="A825" s="0" t="inlineStr">
+        <is>
+          <t>4903111437528</t>
+        </is>
+      </c>
+      <c r="B825" s="0" t="inlineStr">
+        <is>
+          <t>シルコットうるうるコットンビタミンＣＰＬＵＳ</t>
+        </is>
+      </c>
+      <c r="C825" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="D825" s="0" t="inlineStr">
+        <is>
+          <t>4903111023387</t>
+        </is>
+      </c>
+      <c r="E825" s="0" t="inlineStr">
+        <is>
+          <t>シルコットうるうるコットンビタミンＣＰＬＵＳ＋</t>
+        </is>
+      </c>
+      <c r="F825" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月13日</t>
+        </is>
+      </c>
+      <c r="G825" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" spans="1:7">
+      <c r="A826" s="0" t="inlineStr">
+        <is>
+          <t>4903111442669</t>
+        </is>
+      </c>
+      <c r="B826" s="0" t="inlineStr">
+        <is>
+          <t>ウェーブ　共通　取り替えシート　ピンク</t>
+        </is>
+      </c>
+      <c r="C826" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G826" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="827" spans="1:7">
+      <c r="A827" s="0" t="inlineStr">
+        <is>
+          <t>4903111923328</t>
+        </is>
+      </c>
+      <c r="B827" s="0" t="inlineStr">
+        <is>
+          <t>ウェーブ　ハンディ　取り替えシート　グリーンの香り</t>
+        </is>
+      </c>
+      <c r="C827" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G827" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" spans="1:7">
+      <c r="A828" s="0" t="inlineStr">
+        <is>
+          <t>4906156801217</t>
+        </is>
+      </c>
+      <c r="B828" s="0" t="inlineStr">
+        <is>
+          <t>泡ミューズ　オリジナル　ジャンボ　詰替え</t>
+        </is>
+      </c>
+      <c r="C828" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G828" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" spans="1:7">
+      <c r="A829" s="0" t="inlineStr">
+        <is>
+          <t>4987072036228</t>
+        </is>
+      </c>
+      <c r="B829" s="0" t="inlineStr">
+        <is>
+          <t>キムコ　レギュラー</t>
+        </is>
+      </c>
+      <c r="C829" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G829" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="830" spans="1:7">
+      <c r="A830" s="0" t="inlineStr">
+        <is>
+          <t>4987072078709</t>
+        </is>
+      </c>
+      <c r="B830" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　気分すっきりレモンの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C830" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="D830" s="0" t="inlineStr">
+        <is>
+          <t>4987072102251</t>
+        </is>
+      </c>
+      <c r="E830" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルレモンつめ替用</t>
+        </is>
+      </c>
+      <c r="F830" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G830" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" spans="1:7">
+      <c r="A831" s="0" t="inlineStr">
+        <is>
+          <t>4987072078723</t>
+        </is>
+      </c>
+      <c r="B831" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　気分すっきりレモンの香り　本体</t>
+        </is>
+      </c>
+      <c r="C831" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="D831" s="0" t="inlineStr">
+        <is>
+          <t>4987072102220</t>
+        </is>
+      </c>
+      <c r="E831" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルレモン本体</t>
+        </is>
+      </c>
+      <c r="F831" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G831" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" spans="1:7">
+      <c r="A832" s="0" t="inlineStr">
+        <is>
+          <t>4903301326496</t>
+        </is>
+      </c>
+      <c r="B832" s="0" t="inlineStr">
+        <is>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ　チャーミーマジカ　一発洗浄スプレーオレンジの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C832" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月17日</t>
+        </is>
+      </c>
+      <c r="G832" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="833" spans="1:7">
+      <c r="A833" s="0" t="inlineStr">
+        <is>
+          <t>4902430631884</t>
+        </is>
+      </c>
+      <c r="B833" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　マッハシンスリーターボ　ホルダー</t>
+        </is>
+      </c>
+      <c r="C833" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G833" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" spans="1:7">
+      <c r="A834" s="0" t="inlineStr">
+        <is>
+          <t>4987176032362</t>
+        </is>
+      </c>
+      <c r="B834" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　マニュアル　替刃</t>
+        </is>
+      </c>
+      <c r="C834" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G834" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" spans="1:7">
+      <c r="A835" s="0" t="inlineStr">
+        <is>
+          <t>4987176032461</t>
+        </is>
+      </c>
+      <c r="B835" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　フュージョン５＋１　電動タイプ　替刃</t>
+        </is>
+      </c>
+      <c r="C835" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D835" s="0" t="inlineStr">
+        <is>
+          <t>4987176408020</t>
+        </is>
+      </c>
+      <c r="E835" s="0" t="inlineStr">
+        <is>
+          <t>フュージョンパワー替刃１２Ｂ</t>
+        </is>
+      </c>
+      <c r="F835" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G835" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="836" spans="1:7">
+      <c r="A836" s="0" t="inlineStr">
+        <is>
+          <t>4987176032546</t>
+        </is>
+      </c>
+      <c r="B836" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プロシールド５＋１　電動タイプ　ホルダー＋替刃６個付き</t>
+        </is>
+      </c>
+      <c r="C836" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G836" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" spans="1:7">
+      <c r="A837" s="0" t="inlineStr">
+        <is>
+          <t>4987176032638</t>
+        </is>
+      </c>
+      <c r="B837" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　フュージョン５＋１　マニュアル　替刃</t>
+        </is>
+      </c>
+      <c r="C837" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D837" s="0" t="inlineStr">
+        <is>
+          <t>4987176407993</t>
+        </is>
+      </c>
+      <c r="E837" s="0" t="inlineStr">
+        <is>
+          <t>フュージョンマニュアル替刃１２Ｂ</t>
+        </is>
+      </c>
+      <c r="F837" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G837" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" spans="1:7">
+      <c r="A838" s="0" t="inlineStr">
+        <is>
+          <t>4987176100498</t>
+        </is>
+      </c>
+      <c r="B838" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　エクストラダメージリペア　洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="C838" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D838" s="0" t="inlineStr">
+        <is>
+          <t>4987176409447</t>
+        </is>
+      </c>
+      <c r="E838" s="0" t="inlineStr">
+        <is>
+          <t>パンテーンエクストラダメージリペア洗い流すトリートメント</t>
+        </is>
+      </c>
+      <c r="F838" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G838" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" spans="1:7">
+      <c r="A839" s="0" t="inlineStr">
+        <is>
+          <t>4987176218988</t>
+        </is>
+      </c>
+      <c r="B839" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プログライド５＋１　電動タイプ　替刃</t>
+        </is>
+      </c>
+      <c r="C839" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D839" s="0" t="inlineStr">
+        <is>
+          <t>4987176408037</t>
+        </is>
+      </c>
+      <c r="E839" s="0" t="inlineStr">
+        <is>
+          <t>プログライドパワー替刃１２Ｂ</t>
+        </is>
+      </c>
+      <c r="F839" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G839" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" spans="1:7">
+      <c r="A840" s="0" t="inlineStr">
+        <is>
+          <t>4987176223067</t>
+        </is>
+      </c>
+      <c r="B840" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　プロシールド５＋１　替刃</t>
+        </is>
+      </c>
+      <c r="C840" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G840" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="841" spans="1:7">
+      <c r="A841" s="0" t="inlineStr">
+        <is>
+          <t>4987176292292</t>
+        </is>
+      </c>
+      <c r="B841" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C841" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D841" s="0" t="inlineStr">
+        <is>
+          <t>4987176402585</t>
+        </is>
+      </c>
+      <c r="E841" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえメガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F841" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G841" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="842" spans="1:7">
+      <c r="A842" s="0" t="inlineStr">
+        <is>
+          <t>4987176292407</t>
+        </is>
+      </c>
+      <c r="B842" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　ハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C842" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D842" s="0" t="inlineStr">
+        <is>
+          <t>4987176402639</t>
+        </is>
+      </c>
+      <c r="E842" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F842" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G842" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" spans="1:7">
+      <c r="A843" s="0" t="inlineStr">
+        <is>
+          <t>4987176292612</t>
+        </is>
+      </c>
+      <c r="B843" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　ハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C843" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D843" s="0" t="inlineStr">
+        <is>
+          <t>4987176402714</t>
+        </is>
+      </c>
+      <c r="E843" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄローズ＆ブルーミングブーケの香りつめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F843" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G843" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" spans="1:7">
+      <c r="A844" s="0" t="inlineStr">
+        <is>
+          <t>4987176292643</t>
+        </is>
+      </c>
+      <c r="B844" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　ハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C844" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D844" s="0" t="inlineStr">
+        <is>
+          <t>4987176402561</t>
+        </is>
+      </c>
+      <c r="E844" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえハイパージャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F844" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G844" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="845" spans="1:7">
+      <c r="A845" s="0" t="inlineStr">
+        <is>
+          <t>4987176292735</t>
+        </is>
+      </c>
+      <c r="B845" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C845" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D845" s="0" t="inlineStr">
+        <is>
+          <t>4987176402677</t>
+        </is>
+      </c>
+      <c r="E845" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえメガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F845" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G845" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="846" spans="1:7">
+      <c r="A846" s="0" t="inlineStr">
+        <is>
+          <t>4987176362896</t>
+        </is>
+      </c>
+      <c r="B846" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ爽やかおひさまとフレッシュサボンの香り本体</t>
+        </is>
+      </c>
+      <c r="C846" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="D846" s="0" t="inlineStr">
+        <is>
+          <t>4987176402615</t>
+        </is>
+      </c>
+      <c r="E846" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香り本体</t>
+        </is>
+      </c>
+      <c r="F846" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G846" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="847" spans="1:7">
+      <c r="A847" s="0" t="inlineStr">
+        <is>
+          <t>0030772007990</t>
+        </is>
+      </c>
+      <c r="B847" s="0" t="inlineStr">
+        <is>
+          <t>ダウニーフレッシュラベンダードリーム</t>
+        </is>
+      </c>
+      <c r="C847" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G847" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="848" spans="1:7">
+      <c r="A848" s="0" t="inlineStr">
+        <is>
+          <t>4902111780450</t>
+        </is>
+      </c>
+      <c r="B848" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ</t>
+        </is>
+      </c>
+      <c r="C848" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="D848" s="0" t="inlineStr">
+        <is>
+          <t>4902111786094</t>
+        </is>
+      </c>
+      <c r="E848" s="0" t="inlineStr">
+        <is>
+          <t>ダヴ　ボディウォッシュ　シトラス＆バーベナ　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F848" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G848" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" spans="1:7">
+      <c r="A849" s="0" t="inlineStr">
+        <is>
+          <t>4903111300020</t>
+        </is>
+      </c>
+      <c r="B849" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　デリケートウェット　せっけんの香り</t>
+        </is>
+      </c>
+      <c r="C849" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G849" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" spans="1:7">
+      <c r="A850" s="0" t="inlineStr">
+        <is>
+          <t>4903111305018</t>
+        </is>
+      </c>
+      <c r="B850" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　超熟睡おやすみプレミアム　極厚４２０　羽つき</t>
+        </is>
+      </c>
+      <c r="C850" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G850" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="851" spans="1:7">
+      <c r="A851" s="0" t="inlineStr">
+        <is>
+          <t>4903111342129</t>
+        </is>
+      </c>
+      <c r="B851" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　デリケートウェット　無香料</t>
+        </is>
+      </c>
+      <c r="C851" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G851" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" spans="1:7">
+      <c r="A852" s="0" t="inlineStr">
+        <is>
+          <t>4903111345564</t>
+        </is>
+      </c>
+      <c r="B852" s="0" t="inlineStr">
+        <is>
+          <t>ソフィ　デリケートウェット　フローラルの香り</t>
+        </is>
+      </c>
+      <c r="C852" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G852" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="853" spans="1:7">
+      <c r="A853" s="0" t="inlineStr">
+        <is>
+          <t>4987072078747</t>
+        </is>
+      </c>
+      <c r="B853" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　こころ落ち着くラベンダーの香り　詰替え</t>
+        </is>
+      </c>
+      <c r="C853" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="D853" s="0" t="inlineStr">
+        <is>
+          <t>4987072102251</t>
+        </is>
+      </c>
+      <c r="E853" s="0" t="inlineStr">
+        <is>
+          <t>Ｓａｗａｄａｙフレグランス　ゲルレモンつめ替用</t>
+        </is>
+      </c>
+      <c r="F853" s="0" t="inlineStr">
+        <is>
+          <t>2026年10月07日</t>
+        </is>
+      </c>
+      <c r="G853" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="854" spans="1:7">
+      <c r="A854" s="0" t="inlineStr">
+        <is>
+          <t>4987072096710</t>
+        </is>
+      </c>
+      <c r="B854" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　ＳＡＶＯＮ　シルキーアプリコットジャスミン</t>
+        </is>
+      </c>
+      <c r="C854" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月15日</t>
+        </is>
+      </c>
+      <c r="G854" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" spans="1:7">
+      <c r="A855" s="0" t="inlineStr">
+        <is>
+          <t>4987072088210</t>
+        </is>
+      </c>
+      <c r="B855" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　ハッピー　ベビーパウダー</t>
+        </is>
+      </c>
+      <c r="C855" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G855" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" spans="1:7">
+      <c r="A856" s="0" t="inlineStr">
+        <is>
+          <t>4987072088296</t>
+        </is>
+      </c>
+      <c r="B856" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　ハッピー　パルファム　ロマンスロゼ</t>
+        </is>
+      </c>
+      <c r="C856" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="G856" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="857" spans="1:7">
+      <c r="A857" s="0" t="inlineStr">
+        <is>
+          <t>4987072096741</t>
+        </is>
+      </c>
+      <c r="B857" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　ＰＲＯ　ペット　無香料</t>
+        </is>
+      </c>
+      <c r="C857" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="D857" s="0" t="inlineStr">
+        <is>
+          <t>4987072102534</t>
+        </is>
+      </c>
+      <c r="E857" s="0" t="inlineStr">
+        <is>
+          <t>消臭元パルファムラフランス＆フリージア</t>
+        </is>
+      </c>
+      <c r="F857" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月09日</t>
+        </is>
+      </c>
+      <c r="G857" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="858" spans="1:7">
+      <c r="A858" s="0" t="inlineStr">
+        <is>
+          <t>4987176292636</t>
+        </is>
+      </c>
+      <c r="B858" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C858" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月14日</t>
+        </is>
+      </c>
+      <c r="D858" s="0" t="inlineStr">
+        <is>
+          <t>4987176402745</t>
+        </is>
+      </c>
+      <c r="E858" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄローズ＆ブルーミングブーケの香りつめかえメガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F858" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G858" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+    </row>
+    <row r="859" spans="1:7">
+      <c r="A859" s="0" t="inlineStr">
+        <is>
+          <t>4901601974959</t>
+        </is>
+      </c>
+      <c r="B859" s="0" t="inlineStr">
+        <is>
+          <t>毛抜きマユ毛抜きセット　ＨＫ０４２１</t>
+        </is>
+      </c>
+      <c r="C859" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D859" s="0" t="inlineStr">
+        <is>
+          <t>4901601278149</t>
+        </is>
+      </c>
+      <c r="E859" s="0" t="inlineStr">
+        <is>
+          <t>ＳＳ毛抜き・マユ毛抜きセット　ＨＬ０４０２</t>
+        </is>
+      </c>
+      <c r="F859" s="0" t="inlineStr">
+        <is>
+          <t>2019年03月08日</t>
+        </is>
+      </c>
+      <c r="G859" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="860" spans="1:7">
+      <c r="A860" s="0" t="inlineStr">
+        <is>
+          <t>4903301274650</t>
+        </is>
+      </c>
+      <c r="B860" s="0" t="inlineStr">
+        <is>
+          <t>アクロン　フローラルブーケの香り　本体</t>
+        </is>
+      </c>
+      <c r="C860" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="D860" s="0" t="inlineStr">
+        <is>
+          <t>4903301384502</t>
+        </is>
+      </c>
+      <c r="E860" s="0" t="inlineStr">
+        <is>
+          <t>アクロンふんわりなめらかケア本体</t>
+        </is>
+      </c>
+      <c r="F860" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G860" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="861" spans="1:7">
+      <c r="A861" s="0" t="inlineStr">
+        <is>
+          <t>4987072092880</t>
+        </is>
+      </c>
+      <c r="B861" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　パワーウォッシュ</t>
+        </is>
+      </c>
+      <c r="C861" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="D861" s="0" t="inlineStr">
+        <is>
+          <t>4987072102336</t>
+        </is>
+      </c>
+      <c r="E861" s="0" t="inlineStr">
+        <is>
+          <t>液体ブルーレットおくだけ除菌ＥＸ消臭プロつけ替用消臭グリーンの香り</t>
+        </is>
+      </c>
+      <c r="F861" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G861" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月25日</t>
+        </is>
+      </c>
+    </row>
+    <row r="862" spans="1:7">
+      <c r="A862" s="0" t="inlineStr">
+        <is>
+          <t>4901121210575</t>
+        </is>
+      </c>
+      <c r="B862" s="0" t="inlineStr">
+        <is>
+          <t>ネピアネピネピトイレットシングル</t>
+        </is>
+      </c>
+      <c r="C862" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G862" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="863" spans="1:7">
+      <c r="A863" s="0" t="inlineStr">
+        <is>
+          <t>4901121210667</t>
+        </is>
+      </c>
+      <c r="B863" s="0" t="inlineStr">
+        <is>
+          <t>ネピアトイレットロールシングル</t>
+        </is>
+      </c>
+      <c r="C863" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G863" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="864" spans="1:7">
+      <c r="A864" s="0" t="inlineStr">
+        <is>
+          <t>4901121274652</t>
+        </is>
+      </c>
+      <c r="B864" s="0" t="inlineStr">
+        <is>
+          <t>ネピア　ネピネピ　トイレットペーパー　ダブル</t>
+        </is>
+      </c>
+      <c r="C864" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G864" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="865" spans="1:7">
+      <c r="A865" s="0" t="inlineStr">
+        <is>
+          <t>4901121274683</t>
+        </is>
+      </c>
+      <c r="B865" s="0" t="inlineStr">
+        <is>
+          <t>ネピアネピネピトイレットダブル桜</t>
+        </is>
+      </c>
+      <c r="C865" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G865" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="866" spans="1:7">
+      <c r="A866" s="0" t="inlineStr">
+        <is>
+          <t>4902050777788</t>
+        </is>
+      </c>
+      <c r="B866" s="0" t="inlineStr">
+        <is>
+          <t>住居用洗剤空ボトル　４００ｍｌ用</t>
+        </is>
+      </c>
+      <c r="C866" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G866" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="867" spans="1:7">
+      <c r="A867" s="0" t="inlineStr">
+        <is>
+          <t>4970925304841</t>
+        </is>
+      </c>
+      <c r="B867" s="0" t="inlineStr">
+        <is>
+          <t>ワックス用スポンジ</t>
+        </is>
+      </c>
+      <c r="C867" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G867" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="868" spans="1:7">
+      <c r="A868" s="0" t="inlineStr">
+        <is>
+          <t>4987072094273</t>
+        </is>
+      </c>
+      <c r="B868" s="0" t="inlineStr">
+        <is>
+          <t>サワデー　香るＳｔｉｃｋ　ＬａＢｏｕｑｕｅｔ　スウィートローズ　詰替え</t>
+        </is>
+      </c>
+      <c r="C868" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G868" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="869" spans="1:7">
+      <c r="A869" s="0" t="inlineStr">
+        <is>
+          <t>4901609012820</t>
+        </is>
+      </c>
+      <c r="B869" s="0" t="inlineStr">
+        <is>
+          <t>スクラビングバブル　ジャバ　１つ穴用</t>
+        </is>
+      </c>
+      <c r="C869" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月17日</t>
+        </is>
+      </c>
+      <c r="D869" s="0" t="inlineStr">
+        <is>
+          <t>4901609017955</t>
+        </is>
+      </c>
+      <c r="E869" s="0" t="inlineStr">
+        <is>
+          <t>スクラビングバブルジャバＥＸ１つ穴用</t>
+        </is>
+      </c>
+      <c r="F869" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月28日</t>
+        </is>
+      </c>
+      <c r="G869" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="870" spans="1:7">
+      <c r="A870" s="0" t="inlineStr">
+        <is>
+          <t>4987176032515</t>
+        </is>
+      </c>
+      <c r="B870" s="0" t="inlineStr">
+        <is>
+          <t>ジレット　スキンガード　フレックスボール　電動タイプ　ホルダー＋替刃６個付き</t>
+        </is>
+      </c>
+      <c r="C870" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月16日</t>
+        </is>
+      </c>
+      <c r="G870" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月18日</t>
+        </is>
+      </c>
+    </row>
+    <row r="871" spans="1:7">
+      <c r="A871" s="0" t="inlineStr">
+        <is>
+          <t>4903301307778</t>
+        </is>
+      </c>
+      <c r="B871" s="0" t="inlineStr">
+        <is>
+          <t>香りつづくトップ　抗菌プラス　シャイニーローズ　本体</t>
+        </is>
+      </c>
+      <c r="C871" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G871" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月04日</t>
+        </is>
+      </c>
+    </row>
+    <row r="872" spans="1:7">
+      <c r="A872" s="0" t="inlineStr">
+        <is>
+          <t>4903301307877</t>
+        </is>
+      </c>
+      <c r="B872" s="0" t="inlineStr">
+        <is>
+          <t>香りつづくトップ　スウィートハーモニー　本体</t>
+        </is>
+      </c>
+      <c r="C872" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月30日</t>
+        </is>
+      </c>
+      <c r="G872" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月04日</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" spans="1:7">
+      <c r="A873" s="0" t="inlineStr">
+        <is>
+          <t>4903111428182</t>
+        </is>
+      </c>
+      <c r="B873" s="0" t="inlineStr">
+        <is>
+          <t>シルコットウイルス除去ノンアルコールタイプウェットティッシュ外出用２０枚</t>
+        </is>
+      </c>
+      <c r="C873" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月24日</t>
+        </is>
+      </c>
+      <c r="G873" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月20日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>