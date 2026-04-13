--- v1 (2026-02-15)
+++ v2 (2026-04-13)
@@ -97,7986 +97,12784 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4973307485077</t>
+          <t>4987176292384</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　ディズニー　プリンセス</t>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2025年12月24日</t>
+          <t>2026年03月06日</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>4987176362896</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ爽やかおひさまとフレッシュサボンの香り本体</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4973307633201</t>
+          <t>4902806421484</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>歯ブラシ　コンパクトヘッド　くまのプーさん</t>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2025年12月24日</t>
+          <t>2026年03月05日</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>4902806135732</t>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
+        </is>
+      </c>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4973307445859</t>
+          <t>4901525010900</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　千と千尋の神隠し　カオなし</t>
+          <t>カウブランド　赤箱</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>4901525012997</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年02月09日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4903301254195</t>
+          <t>4901525012423</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Ｂａｎ　汗ブロックスティック　プレミアムラベル　２０ｇ</t>
+          <t>カウブランド　赤箱</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年01月01日</t>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>4901525013000</t>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>カウブランド　赤箱　３コパック</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4548404201426</t>
+          <t>4547691782236</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>背中美女　ボディタオル　ピンク</t>
+          <t>カシニーナ　ラッキーブルー　Ｍサイズ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2025年11月04日</t>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4580788530013</t>
+          <t>4973512230646</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>スーパーナノバブルトルネーダＳＰ　洗濯機用　１個</t>
+          <t>シャボネットササッとすすぎ　本体</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4589478260261</t>
+          <t>4548514157392</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>ルース　スパークリングシャンプー</t>
+          <t>きき湯とアヒル隊長　大冒険セット</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4589478260308</t>
+          <t>4548514158511</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ルース　シャンプーバー</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4589478260346</t>
+          <t>4548514158528</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>リホーム　ミクロクレンザー</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4901080045515</t>
+          <t>4548514158535</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>アースガーデン　ハイパーお庭の虫コロリ　速効撃滅ジェット</t>
+          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4902125150027</t>
+          <t>4548514159440</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>プレミアム毎日香　アクア　大型バラ詰</t>
+          <t>ナイトアソート</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4902125263451</t>
+          <t>4548514511460</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>かたりべラベンダー／白梅　進物　４箱入　化粧箱入</t>
+          <t>インセント　スカルプ泡シャンプー</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4902125266032</t>
+          <t>4548514511477</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>やさしい時間　朝のアールグレイティーの香り　バラ詰</t>
+          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4902125520653</t>
+          <t>4571113808464</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>エスプリドナチュールプラム　リキッドエアーフレッシュナー</t>
+          <t>ホワイトティスキンクリーム</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4902125520677</t>
+          <t>4580287322836</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>エスプリ　ド　ナチュール　ツバキリキッド</t>
+          <t>ＲＦ０２　難燃性　４５Ｌ　半透明　吊り下げ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4902125667396</t>
+          <t>4580287323024</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>香伝　花の香り　サック２種入</t>
+          <t>ＧＥ３０再生原料ポリ袋ＢＯＸ３０Ｌ半透明</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4902125955158</t>
+          <t>4580287323031</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>毎日ローソク　小３号</t>
+          <t>ＧＥ４０再生原料ポリ袋ＢＯＸ４５Ｌ半透明</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4902125955196</t>
+          <t>4580421230676</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>毎日ローソク　小７．５号</t>
+          <t>ＥＭＳマッスルパックネオ　本体</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4902393750578</t>
+          <t>4580421230683</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ１９　西宮市その他プラ　とって１５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>ＥＭＳマッスルパックネオ　替パッド</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4902393750585</t>
+          <t>4901070129553</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ３１　西宮市その他プラ　とって３０Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4902393750592</t>
+          <t>4901070129560</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>ＧＶＮ４３　西宮市その他プラ　４５Ｌ　ｎｏｃｏｏ　ｉｎ</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4902424433845</t>
+          <t>4901070129836</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>ムカデカダン粉剤</t>
+          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4902424448269</t>
+          <t>4901070130597</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ドラデスパワーまとめて一掃</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4902424448283</t>
+          <t>4901070130603</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ドラデスパワー速効プレミアム</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4902424450064</t>
+          <t>4901070131600</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王ザッソージエース</t>
+          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2025年02月21日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4902424450125</t>
+          <t>4901070131617</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>カダンアリカダン粉剤</t>
+          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4902424450132</t>
+          <t>4901070131624</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>カダンアリカダン粉剤</t>
+          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
-[...14 lines deleted...]
-          <t>2026年01月19日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4931839216972</t>
+          <t>4901070131631</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>カワイイ女のぜい沢マスクＳｔｙｌｅ×Ｃｏｌｏｒ　フレンチベージュ７枚</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4935959041117</t>
+          <t>4901070131648</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>暁　せっけんクレンザー</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4944109316289</t>
+          <t>4901070131655</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>レイヤースタイルマスク　個別包装　アッシュグレー</t>
+          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4944109316296</t>
+          <t>4901070722433</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>レイヤースタイルマスク　個別包装　ミルキーベージュ</t>
+          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4944109316777</t>
+          <t>4901070754892</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>耳が痛くなりにくいＫＵＲＯＭＡＳＫ</t>
+          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4944109316784</t>
+          <t>4901070760992</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>耳が痛くなりにくいＧＲＡＹＭＡＳＫ</t>
+          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4970207120794</t>
+          <t>4901070761012</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>くまモンのプリント１２ロール　ダブル</t>
+          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4973202304503</t>
+          <t>4901070909803</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>美容成分をはさんだとけだすスキンケアコットンビタミンＣ　ｉｎ</t>
+          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4973202801071</t>
+          <t>4901070910267</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ダスポン排水口用</t>
+          <t>新鮮番</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年02月03日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4571113808464</t>
+          <t>4901080151810</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ホワイトティスキンクリーム</t>
+          <t>バスロマン　メディテーションタイム　くつろぎアロマ＆おやすみアロマ</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4901070129553</t>
+          <t>4901422324469</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
+          <t>キチントさん　クッキングシート　ミニ</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>4901422324544</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）クッキングシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4901070129560</t>
+          <t>4901422325626</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
+          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>4901422325732</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4901422325633</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>4901422325749</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4901422325640</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>4901422325756</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｌ</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4901070130603</t>
+          <t>4901422325657</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
+          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>4901422325763</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｌ</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4901070131600</t>
+          <t>4901422325688</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
+          <t>フライパン用ホイルート２５＊１５M</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>4901422325770</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4901070131617</t>
+          <t>4901422325701</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
+          <t>キチントさん　フライパン用ホイルシート１０M</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>4901422325787</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）フライパン用ホイルシート　Ｍ</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4901070131624</t>
+          <t>4901422335670</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>4901422336042</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｓ</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4901070131631</t>
+          <t>4901422335687</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>4901422336059</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｍ</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4901070131648</t>
+          <t>4901422335694</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
+          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>4901422336066</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグ　Ｌ</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4901070131655</t>
+          <t>4901422336554</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
+          <t>フリーザーバックおいしさキープＭフック式</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>4901422336738</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）フリーザーバッグバリア</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4901070722433</t>
+          <t>4901422338923</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
+          <t>カチッとロックＳ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>4901422339180</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　丸　Ｓ</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4901070754892</t>
+          <t>4901422338930</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
+          <t>カチッとロックＭ</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>4901422339197</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　丸　Ｍ</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4901070760992</t>
+          <t>4901422338954</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
+          <t>キチントさんスマートプッシュＳ</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D52" s="0" t="inlineStr">
+        <is>
+          <t>4901422339128</t>
+        </is>
+      </c>
+      <c r="E52" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+        </is>
+      </c>
+      <c r="F52" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4901070761012</t>
+          <t>4901422338961</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
+          <t>キチントさんスマートプッシュＭ</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D53" s="0" t="inlineStr">
+        <is>
+          <t>4901422339135</t>
+        </is>
+      </c>
+      <c r="E53" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｍ</t>
+        </is>
+      </c>
+      <c r="F53" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4901070909803</t>
+          <t>4901422338978</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
+          <t>キチントさんスマートプッシュＬ</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>4901422339142</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｌ</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4901070910267</t>
+          <t>4901422338985</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>新鮮番</t>
+          <t>キチントさんスマートプッシュＳ</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>4901422339159</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4901422324452</t>
+          <t>4901422338992</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート</t>
+          <t>キチントさんスマートプッシュＭ</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>4901422339166</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｍ</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4901422324469</t>
+          <t>4901422339005</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート　ミニ</t>
+          <t>キチントさんスマートプッシュＬ</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>4901422339173</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｌ</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4901422325626</t>
+          <t>4901422339029</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
+          <t>ごはん冷凍保存容器一膳</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>4901422339074</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　一膳</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4901422325633</t>
+          <t>4901422339036</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
+          <t>ごはん冷凍保存容器一膳</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <t>4901422339081</t>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　一膳</t>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4901422325640</t>
+          <t>4901422339043</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
+          <t>ごはん冷凍保存容器小盛</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <t>4901422339098</t>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　小盛</t>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4901422325657</t>
+          <t>4901422339050</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
+          <t>ごはん冷凍保存容器小盛</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <t>4901422339104</t>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　小盛</t>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4901422325688</t>
+          <t>4901422339067</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>フライパン用ホイルート２５＊１５M</t>
+          <t>ごはん冷凍保存容器アソートセット</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <t>4901422339111</t>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　アソートセット</t>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4901422325701</t>
+          <t>4901422351120</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート１０M</t>
+          <t>キッチンパック</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <t>4901422351199</t>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4901422335670</t>
+          <t>4901422351144</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
+          <t>キッチンパック</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D64" s="0" t="inlineStr">
+        <is>
+          <t>4901422351205</t>
+        </is>
+      </c>
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <t>ラクッチョ（Ｒａｋｕｃｈｏ）調理パック</t>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4901422335687</t>
+          <t>4902125461000</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
+          <t>あかり香炉　かゆらぎ　１２０００゜</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4901422335694</t>
+          <t>4902125893221</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
+          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4901422336554</t>
+          <t>4902125893245</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>フリーザーバックおいしさキープＭフック式</t>
+          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4901422338923</t>
+          <t>4902125893313</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＳ</t>
+          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4901422338930</t>
+          <t>4902125893344</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＭ</t>
+          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4901422338954</t>
+          <t>4906156037920</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4901422338961</t>
+          <t>4906156603286</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4901422338978</t>
+          <t>4906156603293</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4901422338985</t>
+          <t>4906156603361</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4901422338992</t>
+          <t>4906156603378</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4901422339005</t>
+          <t>4968909056107</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>キバトール</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D75" s="0" t="inlineStr">
+        <is>
+          <t>4968909056275</t>
+        </is>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>キバトール本体</t>
+        </is>
+      </c>
+      <c r="F75" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4901422339029</t>
+          <t>4968909056206</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>キバトール　詰替え</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D76" s="0" t="inlineStr">
+        <is>
+          <t>4968909056282</t>
+        </is>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>キバトール詰替</t>
+        </is>
+      </c>
+      <c r="F76" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4901422339036</t>
+          <t>4968909056251</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>キバトール　小便器用</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
+      <c r="D77" s="0" t="inlineStr">
+        <is>
+          <t>4968909056299</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>キバトール小便器用</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月01日</t>
+        </is>
+      </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4901422339043</t>
+          <t>4901140898242</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>カセットフー達人スリムＶ</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4901422339050</t>
+          <t>4957589005253</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>ニット帽子折り返しライン</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4901422339067</t>
+          <t>4957589025763</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器アソートセット</t>
+          <t>紳士合皮</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4901422351120</t>
+          <t>4987176160263</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>ヴィーナス　うるもち肌　ココナッツの香り　ホルダー＋替刃２個付き</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>4987176363459</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>ヴィーナスうるツヤ肌敏感肌むけ３枚刃ホルダー</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4901422351144</t>
+          <t>4549980522745</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>ＬＤＡ４ＬＧＳＫ４　パルックＬＥＤ電球プレミア　一般電球広配光タイプ</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4902125461000</t>
+          <t>4903111533770</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>あかり香炉　かゆらぎ　１２０００゜</t>
+          <t>超快適マスクプリーツタイプグレーふつう３０枚</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年03月19日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4902125893221</t>
+          <t>4902011729450</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
+          <t>エルフォーレトイレットティシュー１２ロール（シングル）</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>4902011106886</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>エルフォーレトイレットティシューシングル</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月11日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4902125893245</t>
+          <t>4902011729467</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
+          <t>エルフォーレトイレットティシュー１２ロール（ダブル）</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2023年03月31日</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>4902011106893</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>エルフォーレトイレットティシューダブル</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>2023年03月11日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年04月07日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4902125893313</t>
+          <t>4987176122469</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
+          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4902125893344</t>
+          <t>4987176178596</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
+          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4906156037920</t>
+          <t>4987176272652</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
+          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4906156603286</t>
+          <t>4589506154005</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
+          <t>クリンクル床キラリフローリングウェットシート２０枚</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4906156603293</t>
+          <t>4589506154012</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
+          <t>クリンクル床キラリフローリングウェットＲＧ２０枚</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4906156603361</t>
+          <t>4589506154029</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
+          <t>クリンクル床キラリフローリングウェットＦＲ２０枚</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4906156603378</t>
+          <t>4901080066213</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
+          <t>マモルーム　ダニ用　２８８０時間用　取替え　１本入</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>4901080326911</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　ダニ用　取替えボトル　２ヵ月用</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月02日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4936960108578</t>
+          <t>4902011823974</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＢＫ</t>
+          <t>エリエールラクらクックペーパーふきん　２００Ｗ</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4936960108585</t>
+          <t>4904546000011</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>スマートスタイルヘッドホンＳＬ</t>
+          <t>ニード　布袋入洗い粉</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年02月16日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4987176228673</t>
+          <t>4976631478920</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　超特大サイズ</t>
+          <t>ホットウォッシー洗顔石鹸</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4987176228734</t>
+          <t>4987176185655</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　特大サイズ</t>
+          <t>ヴィーナス　ＶＩＯ　ヘア＆スキン　保湿エッセンス</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月27日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4987176242136</t>
+          <t>4560279565212</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　超特大サイズ</t>
+          <t>リーチベジトゥキッズ歯ブラシえだまめ乳歯期用</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4987176242143</t>
+          <t>4570060544241</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　アンティークローズ＆フローラルの香り　詰替え　特大サイズ</t>
+          <t>湯たんぽみたいなあったかソックス　ピンク</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4987176242198</t>
+          <t>4570060547440</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
+          <t>アイシーネック保冷ポーチ　アクアグリーン</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4987176242259</t>
+          <t>4570060547457</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>レノアアロマジュエル　アンティークローズ＆フローラルの香り　詰替え　超特大サイズ</t>
+          <t>アイシーネック保冷ポーチ　グレージュ</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4987176253897</t>
+          <t>4571621440019</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ベルガモットウッド</t>
+          <t>湯たんぽみたいなあったかナイトソックス　ピンク</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4987176253903</t>
+          <t>4571621440064</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+          <t>タイムマーカーボトル　ホワイト</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4987176253910</t>
+          <t>4571621440071</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+          <t>タイムマーカーボトル　ピンク×オレンジ</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4987176253934</t>
+          <t>4571621440088</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ベルガモットウッド</t>
+          <t>タイムマーカーボトル　ブルー×パープル</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4987176256461</t>
+          <t>4571621440583</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+          <t>ダイヤカットヘアブラシ　グロッシーホワイト</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4987176256478</t>
+          <t>4571621440590</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+          <t>ダイヤカットヘアブラシ　リッチブラック</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4987176263339</t>
+          <t>4571621442211</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　詰替え</t>
+          <t>アイシーヘッド　アイスグレー</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4987176263377</t>
+          <t>4571621442266</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　詰替え</t>
+          <t>折り畳めるＵＶつば広ストローハット　ネイビー</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4987176263384</t>
+          <t>4571621442273</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　詰替え</t>
+          <t>折り畳めるＵＶつば広ストローハット　アイボリー</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4987176263407</t>
+          <t>4571621442280</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体</t>
+          <t>折り畳めるＵＶつば広ストローハット　ベージュ</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4987176263445</t>
+          <t>4571621442358</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　本体＋詰替え</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルブラック</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4987176263452</t>
+          <t>4571621442365</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　詰替え</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルベージュ</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4987176263469</t>
+          <t>4571621442372</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプブラック</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4987176263476</t>
+          <t>4571621442389</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体＋詰替え</t>
+          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプベージュ</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4987176263483</t>
+          <t>4571621442402</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体＋詰替え</t>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｍ</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4987176263490</t>
+          <t>4571621442426</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　本体＋詰替え</t>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｍ</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4987176263506</t>
+          <t>4571621442433</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　詰替え</t>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｍ</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4987176263513</t>
+          <t>4571621442440</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　本体＋詰替え</t>
+          <t>アイシー氷嚢マフラー　マリン　Ｍ</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4987176273178</t>
+          <t>4571621442457</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体</t>
+          <t>アイシー氷嚢マフラー　パールブルー　Ｌ</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4987176273185</t>
+          <t>4571621442464</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体＋詰替え２個パック</t>
+          <t>アイシー氷嚢マフラー　ミント　Ｌ</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4987176273192</t>
+          <t>4571621442471</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　本体</t>
+          <t>アイシー氷嚢マフラー　ストライプブルー　Ｌ</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4987176273208</t>
+          <t>4571621442488</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　本体＋詰替え２個パック</t>
+          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｌ</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4987176273215</t>
+          <t>4571621442495</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体＋詰替え２個パック</t>
+          <t>アイシー氷嚢マフラー　マリン　Ｌ</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4987176273222</t>
+          <t>4571621442501</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体</t>
+          <t>アイシーネック保冷ポーチ　ラベンダーピンク</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4987176292216</t>
+          <t>4571621442679</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　詰替え</t>
+          <t>スカルプケアブラシ　アルガンオイルプラス　パールホワイト</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4987176292223</t>
+          <t>4571621442686</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　詰替え</t>
+          <t>スカルプケアブラシ　アルガンオイルプラス　ベージュ</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4987176292230</t>
+          <t>4571621442860</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　詰替え</t>
+          <t>ＯＬＵハンディファン　オーロラパープル</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4987176293985</t>
+          <t>4571621442877</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ミスティローズ＆フローラルの香り　本体</t>
+          <t>ＯＬＵハンディファン　ストロベリーラテ</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4987176293992</t>
+          <t>4571621442884</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　パステルフローラル＆ブロッサムの香り　本体</t>
+          <t>ＯＬＵハンディファン　カフェラテ</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4987176294012</t>
+          <t>4571621442891</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>レノア　アロマジュエル　ブルーミングブロッサムの香り　本体</t>
+          <t>ＯＬＵハンディファン　クールグレー</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年02月13日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4987115521605</t>
+          <t>4571621442907</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>イヤな虫ムエンダー６０プッシュ</t>
+          <t>ＯＬＵハンディファン　ネイビー</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年02月01日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4987115550308</t>
+          <t>4571621443034</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>蚊に効く虫コナーズプレミアムコンパクトタイプ１５０日用</t>
+          <t>ストロー付きタイムマーカーボトル　グリーン×パープル</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年02月01日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4902407024312</t>
+          <t>4571621443041</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　ミントの香り</t>
+          <t>ストロー付きタイムマーカーボトル　ピンク×ブルー</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4902407024329</t>
+          <t>4571621443058</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り</t>
+          <t>ストロー付きタイムマーカーボトル　ブルー×オレンジ</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4902407024343</t>
+          <t>4571621443065</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　ミントの香り　大容量</t>
+          <t>ストロー付きタイムマーカーボトル　グレー×ブラック</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4902407024350</t>
+          <t>4571621443164</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り　大容量</t>
+          <t>ペルチェクールハンディファン　オーロラホワイト</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4902407024633</t>
+          <t>4571621443386</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えボディシート</t>
+          <t>ひんやりジェルシート　ライトブルー</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4902407024657</t>
+          <t>4571621443454</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　シャツミスト　エキストラミントの香り　大容量　つめかえ用</t>
+          <t>ひんやりジェルマット　ミント</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4902407024718</t>
+          <t>4571621443652</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えボディシート　せっけんの香り</t>
+          <t>粒々クールアイマスク　無香料</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4902407024725</t>
+          <t>4571621443669</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷え洗顔シート　２０枚×２個入</t>
+          <t>粒々クールアイマスク　無香料</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4902407024787</t>
+          <t>4571621443782</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　極冷えタオル　ピンク</t>
+          <t>Ｗブレードハンディファン　ホワイト</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4902407025111</t>
+          <t>4571621443799</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　金木犀の香り</t>
+          <t>Ｗブレードハンディファンブルー</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4902407025128</t>
+          <t>4571621443805</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ネッククーラー　Ｍサイズ</t>
+          <t>Ｗブレードハンディファンラベンダーピンク</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4902407025135</t>
+          <t>4571621444116</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ネッククーラー　Ｌサイズ</t>
+          <t>２つ折りコンパクトハンディファン　ホワイト</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4902407025166</t>
+          <t>4571621444147</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>アイスノン　ＩＣＥ　ＫＩＮＧ　極冷えボディミスト　金木犀の香り　つめかえ用</t>
+          <t>粒々クールアイマスク　ミントの香り</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4902424435726</t>
+          <t>4571621444154</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>スキンベープミスト</t>
+          <t>粒々クールアイマスク　ミントの香り</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4902424452051</t>
+          <t>4571621444925</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>フマキラーワンショット未来６０回</t>
+          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル柄</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4987176277978</t>
+          <t>4571621445830</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　超特大サイズ</t>
+          <t>湯たんぽみたいなあったかソックス　ディープブルー</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4987176278111</t>
+          <t>4571621445847</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>レノア　オードリュクス　シダーウッド＆ベルガモットハーブの香り　特大サイズ</t>
+          <t>湯たんぽみたいなあったかソックス　ローズピンク</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4906156501445</t>
+          <t>4571621445854</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>フィニッシュパワー＆ピュア　大型</t>
+          <t>湯たんぽみたいなあったかナイトソックス　ミント</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年01月19日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4971671187870</t>
+          <t>4571621446172</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>低・高反発Ｗ効果インソール</t>
+          <t>湯たんぽみたいなあったかボアソックス　アイボリー</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4906156800708</t>
+          <t>4571621446189</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>ミューズノータッチ　泡ハンドソープ自動ディスペンサー　キッチン用</t>
+          <t>湯たんぽみたいなあったかボアソックス　モカブラウン</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2025年12月31日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4524963010907</t>
+          <t>4571621446196</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>しみとりマイクロブラシ</t>
+          <t>湯たんぽみたいなあったかボアソックス　モーヴピンク</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4524963011157</t>
+          <t>4571621449067</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>業務用ダイヤモンドパッド　シート＆ホルダーセット</t>
+          <t>腕時計型ファン　ファンにゃん　ピンク</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4891228301743</t>
+          <t>4571621449074</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>プレミア敏感肌用折りたたみタイプＬディスポ</t>
+          <t>腕時計型ファン　ファンにゃん　パープル</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4891228302511</t>
+          <t>4571621449081</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>シックハイドロ５パワーセレクトダブルホルダー（替刃２コ付）　ＨＰＳＩ５－２１０</t>
+          <t>腕時計型ファン　ファンにゃん　チャコール</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4891228302658</t>
+          <t>4571621449098</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　パワーセレクト　ホルダー　替刃付</t>
+          <t>腕時計型ファン　ファンにゃん　ブルー</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4891228303679</t>
+          <t>4903111317509</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアムパワーセレクト替刃</t>
+          <t>ソフィふわごこち無香料３８枚×３個</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4891228303686</t>
+          <t>4903111317684</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　パワーセレクト　替刃</t>
+          <t>ソフィふわごこちピンクローズの香り３８枚×３個</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4891228303693</t>
+          <t>4903111341856</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５パワーセレクト替刃</t>
+          <t>ソフィセンターインふわふわタイプふつうの日羽つき</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4891228303709</t>
+          <t>4903111487202</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５パワーセレクト替刃</t>
+          <t>シルコット除菌ウェットアルコール替４０枚×３個</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t>4903111020812</t>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>シルコットアルコール除菌ウェットティッシュ詰替４０枚×３個パック</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月07日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4891228310691</t>
+          <t>4903111526413</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　ホルダー　替刃付</t>
+          <t>ライフリーすっきりスタイルパンツピンクＭ</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4891228310721</t>
+          <t>4903111527007</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　替刃</t>
+          <t>ライフリーすっきりスタイルパンツブルーＭ</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4891228310738</t>
+          <t>4903111540570</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　替刃</t>
+          <t>ライフリー一晩肌あんしん尿とり４回</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4891228310745</t>
+          <t>4903111540662</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　ホルダー（刃付き）</t>
+          <t>ライフリー一晩肌あんしん尿とり６回</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4891228310776</t>
+          <t>4903111543953</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　替刃</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4891228310783</t>
+          <t>4903111544202</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　替刃</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4891228310790</t>
+          <t>4903111544493</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　ホルダー　替刃付</t>
+          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド８回</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4891228310813</t>
+          <t>4903111544912</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　替刃</t>
+          <t>ライフリーズレずに安心紙パンツ専用パッド８回</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4891228310820</t>
+          <t>4903111923403</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ベーシック　替刃</t>
+          <t>ライフリーお肌あんしん尿とりＰ３回</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月20日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4891228310837</t>
+          <t>4582527716771</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　替刃　１２コ入</t>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｓ　２枚</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4891228311391</t>
+          <t>4582527723243</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ナチュラル　替刃</t>
+          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｍ　２枚</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4891228311414</t>
+          <t>4582527723250</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５　ナチュラル　替刃</t>
+          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｓ　２枚</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4891228312220</t>
+          <t>4902806487718</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　しっとり肌　ホルダー（刃付き）お試し用</t>
+          <t>ルシード　カラダと頭皮のデオペーパー</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4891228312237</t>
+          <t>4987072063866</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　さっぱりうるおい肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>消臭元　タバコ用　イオンシトラス</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月17日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4891228312275</t>
+          <t>4976366010198</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>イントゥイション　さっぱりうるおい肌　替刃</t>
+          <t>クイン天然ゴム手袋Ｍ</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4891228312398</t>
+          <t>4987072029701</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>シック　ヒゲグルーマー（刃付き）</t>
+          <t>トイレの消臭元　心なごむリラックスアロマ</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4891228314897</t>
+          <t>4901121203294</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ベーシック　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ネピアトイレットロールシングル</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D178" s="0" t="inlineStr">
+        <is>
+          <t>4901121203317</t>
+        </is>
+      </c>
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月21日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4891228314903</t>
+          <t>4901121269375</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ネピアトイレットロールダブル</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D179" s="0" t="inlineStr">
+        <is>
+          <t>4901121269399</t>
+        </is>
+      </c>
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <t>ネピア　トイレットロール　４ロールダブル　３０Ｍ</t>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月21日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4891228314910</t>
+          <t>4901121697581</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ネピアＷＥＴＯＭＯお肌うるおう保湿ウエット</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4891228314934</t>
+          <t>4901121697598</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ネピアＷＥＴＯＭＯ除菌ウエットウイルス除去</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4891228314941</t>
+          <t>4987176239051</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>除菌　ジョイ　コンパクト　贅沢グレープフルーツの香り　キャップ付き詰替え</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月13日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4891228314958</t>
+          <t>4976631482057</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　替刃（４コ入）</t>
+          <t>ペリカン　モイスチャーソープ　アロエ</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4891228314965</t>
+          <t>4976631482064</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　替刃（８コ入）</t>
+          <t>ペリカン　モイスチャーソープ　桃の葉</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4891228314972</t>
+          <t>4976631482088</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　替刃（４コ入）</t>
+          <t>モイスチャーソープ３ＡＭＨ１０Ｐ</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年03月11日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4891228314989</t>
+          <t>4580287292191</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　替刃（８コ入）</t>
+          <t>臭いをブロック４５Ｌ半透明　ＡＢ４４</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4891228314996</t>
+          <t>4580287320795</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ＫＦ４０　コンパクトポリ袋４５Ｌ　半透明　１５枚　０．０１２</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4891228315009</t>
+          <t>4580287320801</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>シック　キワミ　敏感肌　コンボパック（ホルダー（刃付き）＋替刃４コ）</t>
+          <t>ＫＦ７０　コンパクトポリ袋７０Ｌ　半透明　０．０１７</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4891228315719</t>
+          <t>4580287320818</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５ナチュラル　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ＫＦ９０　コンパクトポリ袋９０Ｌ　半透明　５枚　０．０１７</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4891228315726</t>
+          <t>4580287323130</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　つるり肌へ　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4891228315733</t>
+          <t>4580287323147</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>ハイドロ５プレミアム　敏感肌　ホルダー（刃付き＋替刃１コ）</t>
+          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4901750883331</t>
+          <t>4987072092583</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>ポイズ肌ケアパッド超スリム＆コンパクト軽快Ｌ</t>
+          <t>フェミニーナ　モイスキープ　デリケートゾーン　化粧水</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月27日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4903601652691</t>
+          <t>4901727601135</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>ハイドロシェービングジェル</t>
+          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4903601652714</t>
+          <t>4987072005361</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>ハイドロプレミアムシェービングジェル</t>
+          <t>ブレスケア　レモン　５０粒</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2025年12月26日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4973307626135</t>
+          <t>4987072005378</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　チップ＆デール</t>
+          <t>シコンコート</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4973307626159</t>
+          <t>4987072008072</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　くまのプーさん</t>
+          <t>ブレスケア　つめ替用　レモン</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4973307627231</t>
+          <t>4987072014400</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>子供立体マスク　Ｓサイズ　いないいないばあっ！</t>
+          <t>医学オドイーター足の外反対策</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4973307511042</t>
+          <t>4987072014813</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>ハンドクリーム　すみっコぐらし　ねこ</t>
+          <t>オドイーター足ムレ対策　さらさらメッシュ</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2025年12月09日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4902875030617</t>
+          <t>4987072014844</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>緑の魔女ランドリー詰替６２０ＭＬ</t>
+          <t>オドイーター足臭対策　革風仕立て</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4901559213483</t>
+          <t>4987072018323</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>ＨＥＲＳバスラボクール　ＳＰＡＲＫＬＩＮＧ　ＳＵＭＭＥＲ　１２錠入</t>
+          <t>噛むブレスケア　ボトル　レモンミント</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4901559213971</t>
+          <t>4987072026274</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>いい湯旅立ち　納涼にごり炭酸湯　そよかぜの宿</t>
+          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4902407267375</t>
+          <t>4987072027103</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>お肌の虫よけシート　すみっコぐらし</t>
+          <t>噛むブレスケア　ボトル　アソート</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2025年10月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4901601231687</t>
+          <t>4987072030073</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ０８３３ニュースタンダードツメキリＬ</t>
+          <t>生葉　お試しサイズ　４０ｇ</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4901601301021</t>
+          <t>4987072052495</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>ＨＣ３６００ニュースタンダードツメキリＳ</t>
+          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　本体</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4901601301038</t>
+          <t>4987072052501</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>ニュースタンダードツメキリＭ　ＨＣ３６０１</t>
+          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　詰替え</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4901601301069</t>
+          <t>4987072058763</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>ニューネイルクリッパー　Ｍ　ＨＣ３６０４</t>
+          <t>スマートフォンふきふき２０包</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2025年09月30日</t>
-[...14 lines deleted...]
-          <t>2025年03月03日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4901601283235</t>
+          <t>4987072059852</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>アイラッシュカーラーライトカーブ</t>
+          <t>サラサーティコットン１００　２倍吸収４０個</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4901601283259</t>
+          <t>4987072082997</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>アイラッシュカーラーディープカーブ</t>
+          <t>噛むブレスケア　ボトル　スッキリクールミント　８０粒</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4901601283297</t>
+          <t>4987072085080</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>ＫＱ３１６５　アイラッシュカーラー替ゴム（４コ入）</t>
+          <t>サラサーティ　クリーン　膣洗浄機</t>
         </is>
       </c>
       <c r="C209" s="0" t="inlineStr">
         <is>
-          <t>2025年02月12日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4987115545878</t>
+          <t>4987072087985</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日　無香性</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　フルーツ　マスカット＆リーフの香り</t>
         </is>
       </c>
       <c r="C210" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4987115545892</t>
+          <t>4987072089552</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>虫コナーズビーズタイプ２５０日シベリアンフォレストの香り</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4904510997071</t>
+          <t>4987072089569</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｓピンク</t>
+          <t>Ｓａｗａｄａｙ　香るＳｔｉｃｋ　ＴｈｅＴｅａ　アールグレイ　詰替え</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年02月26日</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4904510997095</t>
+          <t>4907884333315</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｍグリーン</t>
+          <t>ひえっぺ</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年01月09日</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4904510997101</t>
+          <t>4907884333414</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>樹から生まれた手袋リッチネ薄手Ｌグリーン</t>
+          <t>ひえっぺ　デラックス</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>2024年12月31日</t>
+          <t>2026年01月09日</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4904681303589</t>
+          <t>4901070910281</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>かわいいお箸ハローキティ２膳（Ｋ）（１５）</t>
+          <t>ドライペット　ウォークインクローゼット専用</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>2024年11月07日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4987115860902</t>
+          <t>4902011834383</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>1プッシュで瞬間消臭 トイレのニオイがなくなるスプレー トイレ用 消臭剤 200回分 無香性 45ml</t>
+          <t>エリエール　除菌できるアルコールタオル　流せるタイプ３０枚×３Ｐ</t>
         </is>
       </c>
       <c r="C216" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
-[...14 lines deleted...]
-          <t>2024年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4987115860926</t>
+          <t>4902011724011</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>クリーンフロートイレのニオイがなくなるスプレー200回用シトラスソープの香り</t>
+          <t>エリエール　超吸収キッチンタオル（70カット）</t>
         </is>
       </c>
       <c r="C217" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>4987115860940</t>
+          <t>4902011820164</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>クリーンフロートイレのニオイがなくなるスプレーラグジュアリーローズの香り</t>
+          <t>エリエール消臭＋トイレットティシューほのかに香るナチュラルクリアの香り１８Ｒ（ダブル）</t>
         </is>
       </c>
       <c r="C218" s="0" t="inlineStr">
         <is>
-          <t>2024年01月31日</t>
+          <t>2023年11月22日</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4901601283457</t>
+          <t>4902011826050</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>ＫＫ２５２６キティ和風ニュースタンダードツメキリＭ富士山ダース</t>
+          <t>ＥチョウキュウシュウＫＴ１５０Ｃ４Ｒ</t>
         </is>
       </c>
       <c r="C219" s="0" t="inlineStr">
         <is>
-          <t>2023年05月15日</t>
+          <t>2023年04月13日</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4901601306996</t>
+          <t>4902011734546</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>KK1497 カット＆スキハサミ（くまのプーさん）</t>
+          <t>エリエール除菌できるアルコールタオル携帯用10枚×3P</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>2021年09月30日</t>
+          <t>2021年01月29日</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4513574007406</t>
+          <t>4902430304078</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>ソフトスクリット　ボディソープ</t>
+          <t>ジレット　シェービング　フォーム　ピュア＆センシティブ</t>
         </is>
       </c>
       <c r="C221" s="0" t="inlineStr">
         <is>
-          <t>2019年08月31日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>4513574007413</t>
+          <t>4906156801224</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>ソフトスクリット　リンスインシャンプー</t>
+          <t>液体ミューズオリジナルジャンボ詰替</t>
         </is>
       </c>
       <c r="C222" s="0" t="inlineStr">
         <is>
-          <t>2019年08月31日</t>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>2026年01月27日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>4582559941998</t>
+          <t>4973307626647</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>ＨＩＮＩＣＨＩＪＯＵまな板シート</t>
+          <t>子供立体マスク　プラレール</t>
         </is>
       </c>
       <c r="C223" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>4525636322679</t>
+          <t>4570118005472</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>すみっコぐらし　タオルキャップ３　えびふらい</t>
+          <t>こどもハブラシ　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>2026年01月16日</t>
+          <t>2026年03月19日</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>4973307384790</t>
+          <t>4570118048516</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　魔女の宅急便　ジジ　バラ</t>
+          <t>こどもハブラシ　キミとアイドルプリキュア♪</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月19日</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4987067827800</t>
+          <t>4973307652806</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>ホッカイロ　くつ用</t>
+          <t>子供立体マスク　Ｓサイズ　プラレール</t>
         </is>
       </c>
       <c r="C226" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月18日</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>4562378466179</t>
+          <t>4901670116885</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>鼻美盛鼻うがい洗浄器具付</t>
+          <t>ジップロック　デザインバッグ　リボン　Ｍ</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>2026年01月14日</t>
+          <t>2026年03月17日</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>4957589025671</t>
+          <t>4973307566004</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>紳士合皮防水斜めデザイン切替</t>
+          <t>高機能　立体マスク　子供用　アイムドラえもん　宇宙さんぽ</t>
         </is>
       </c>
       <c r="C228" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4964596420917</t>
+          <t>4987176143112</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>サナ　ボディリファイニング　ローション</t>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　つめかえ</t>
         </is>
       </c>
       <c r="C229" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t>4987176370440</t>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>4570118048530</t>
+          <t>4582559940557</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>救急ばんそうこう　キミとアイドルプリキュア♪</t>
+          <t>ゆうゆうグローブＰＥクリアＳ</t>
         </is>
       </c>
       <c r="C230" s="0" t="inlineStr">
         <is>
-          <t>2026年01月07日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4901696540589</t>
+          <t>4582559941851</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>夢みるバーム　赤泥リンクルモイスチャー</t>
+          <t>マイクロファイバータオルホワイト２０枚入り</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>2025年12月19日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4971825017404</t>
+          <t>4987176062307</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>デオナチュレ　直ヌリジェル石けん</t>
+          <t>アリエールジェルボール４Ｄ　微香　本体　１２個</t>
         </is>
       </c>
       <c r="C232" s="0" t="inlineStr">
         <is>
-          <t>2025年12月19日</t>
+          <t>2026年03月12日</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>4582400833618</t>
+          <t>4987176284471</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>ＭＡＳＳＥＭＯＬＬＹホワイトムスクボディクリーム</t>
+          <t>アリエール　ジェルボール　プロ　部屋干し用　本体</t>
         </is>
       </c>
       <c r="C233" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <t>4987176369963</t>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロ部屋干し＆スポーツ本体</t>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月20日</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4975810180111</t>
+          <t>4987176284648</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>ＤＮ　プラスチックカップ２２０ＭＬ</t>
+          <t>アリエール　ジェルボール　プロ　本体</t>
         </is>
       </c>
       <c r="C234" s="0" t="inlineStr">
         <is>
-          <t>2025年12月18日</t>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <t>4987176369734</t>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <t>アリエールジェルボールプロ本体</t>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月20日</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4580495320143</t>
+          <t>4987176292377</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>エドレミット　オリーブ石けん</t>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　本体</t>
         </is>
       </c>
       <c r="C235" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <t>4987176362919</t>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄ華やかおひさまとプレミアムブロッサムの香り本体</t>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>4901696541876</t>
+          <t>4936960108578</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>ロゼット洗顔パスタ　氷河泥クレンズ</t>
+          <t>スマートスタイルヘッドホンＢＫ</t>
         </is>
       </c>
       <c r="C236" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>4901696541883</t>
+          <t>4936960108585</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>ロゼット洗顔パスタ　レッドリンクル</t>
+          <t>スマートスタイルヘッドホンＳＬ</t>
         </is>
       </c>
       <c r="C237" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>4964596700217</t>
+          <t>4957589883721</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>サナ　毛穴パテ職人　カラールースパウダー　０２</t>
+          <t>やわらかニット手袋ボーダー黒</t>
         </is>
       </c>
       <c r="C238" s="0" t="inlineStr">
         <is>
-          <t>2025年12月15日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>4901792039536</t>
+          <t>4964596701245</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>＃８４７　きれいな手　つかいきりグローブ　１００枚入　Ｌ</t>
+          <t>サナ　ラクトステップ　クレンジングバーム</t>
         </is>
       </c>
       <c r="C239" s="0" t="inlineStr">
         <is>
-          <t>2025年12月11日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4973307384783</t>
+          <t>4973307476020</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>竹箸　２１ｃｍ　魔女の宅急便　ジジ　小花</t>
+          <t>竹箸　２１ｃｍ　となりのトトロ</t>
         </is>
       </c>
       <c r="C240" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4973307626517</t>
+          <t>4987072029626</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　トミカ</t>
+          <t>トイレの消臭元　ふんわり清潔せっけん</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>4987973221365</t>
+          <t>4987072029633</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　カモフラージュマスタード</t>
+          <t>トイレの消臭元　爽やかはじけるレモン</t>
         </is>
       </c>
       <c r="C242" s="0" t="inlineStr">
         <is>
-          <t>2025年12月10日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4903301225492</t>
+          <t>4987072029640</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>リードホットクッキングシート　中</t>
+          <t>トイレの消臭元　もぎたて白桃</t>
         </is>
       </c>
       <c r="C243" s="0" t="inlineStr">
         <is>
-          <t>2025年12月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>4976366016732</t>
+          <t>4987072029664</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　ＳＳ</t>
+          <t>トイレの消臭元　心がなごむ炭の香り</t>
         </is>
       </c>
       <c r="C244" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4976366016749</t>
+          <t>4987072029695</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　Ｓ</t>
+          <t>トイレの消臭元　幸せはこぶフェアリーローズ</t>
         </is>
       </c>
       <c r="C245" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4976366016756</t>
+          <t>4987072032060</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Ｐｒｏ＋ニトリルスムースＰＦピンク　２００枚　Ｍ</t>
+          <t>お部屋の消臭元　カモミール＆アロマの香り</t>
         </is>
       </c>
       <c r="C246" s="0" t="inlineStr">
         <is>
-          <t>2025年12月01日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4902424440881</t>
+          <t>4987072032664</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>カダンスズメバチバスーカジェット５５０ＭＬ</t>
+          <t>サニボン　泡パワー　つけ替え用　４００ＭＬ</t>
         </is>
       </c>
       <c r="C247" s="0" t="inlineStr">
         <is>
-          <t>2025年07月31日</t>
-[...14 lines deleted...]
-          <t>2025年01月20日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4902424440898</t>
+          <t>4987072050668</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>カダンハチ・アブダブルジェット４８０ｍｌ</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ロゼ</t>
         </is>
       </c>
       <c r="C248" s="0" t="inlineStr">
         <is>
-          <t>2025年07月31日</t>
-[...14 lines deleted...]
-          <t>2025年01月20日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4902424439298</t>
+          <t>4987072053782</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>犬猫まわれ右　粒剤　ローズの香り</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　ボタニカル　ナチュラルブロッサム</t>
         </is>
       </c>
       <c r="C249" s="0" t="inlineStr">
         <is>
-          <t>2025年01月17日</t>
-[...14 lines deleted...]
-          <t>2012年02月02日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4902424426045</t>
+          <t>4987072054987</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　2kg</t>
+          <t>トイレの消臭元　癒やしをはこぶキンモクセイ</t>
         </is>
       </c>
       <c r="C250" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4902424426069</t>
+          <t>4987072055021</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤</t>
+          <t>お部屋の消臭元　癒やしをはこぶキンモクセイ</t>
         </is>
       </c>
       <c r="C251" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4902424426076</t>
+          <t>4987072056967</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　900g</t>
+          <t>ブルーレット　スタンピー　除菌　フレグランス　フレグランスソープ</t>
         </is>
       </c>
       <c r="C252" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4902424426410</t>
+          <t>4987072059975</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王オールキラー粒剤　3kg</t>
+          <t>ブルーレットスタンピー除菌フレグランス　フレグランスラベンダー</t>
         </is>
       </c>
       <c r="C253" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4902424433807</t>
+          <t>4987072061794</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>カダン　アリカダン粉剤７００ｇ</t>
+          <t>お部屋の消臭元　幸せはこぶフェアリーローズ</t>
         </is>
       </c>
       <c r="C254" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>4902424433814</t>
+          <t>4987072068489</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>カダン　アリカダン粉剤徳用１．２ｋｇ</t>
+          <t>お部屋の消臭元　心がなごむ炭の香り</t>
         </is>
       </c>
       <c r="C255" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>4902424440911</t>
+          <t>4987072068922</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>虫よけ除草王2L</t>
+          <t>お部屋の消臭元　やすらぎそよぐラベンダー</t>
         </is>
       </c>
       <c r="C256" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4902424440928</t>
+          <t>4987072068939</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>虫よけ除草王１０００ＭＬ</t>
+          <t>お部屋の消臭元　もぎたて白桃</t>
         </is>
       </c>
       <c r="C257" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>4902424444636</t>
+          <t>4987072068946</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>カダン除草王ビネガ－キラ－2L</t>
+          <t>お部屋の消臭元　ふんわり清潔せっけん</t>
         </is>
       </c>
       <c r="C258" s="0" t="inlineStr">
         <is>
-          <t>2024年01月21日</t>
-[...14 lines deleted...]
-          <t>2024年01月24日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>4548514062146</t>
+          <t>4987072087817</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　レモンの香り　３６０ｇ</t>
+          <t>ブルーレットおくだけ　つめ替　ピンクソープ　２５ＭＬ</t>
         </is>
       </c>
       <c r="C259" s="0" t="inlineStr">
         <is>
-          <t>2023年07月31日</t>
-[...14 lines deleted...]
-          <t>2024年03月12日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>4548514062108</t>
+          <t>4987072087930</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　ミント＆ライムの香り　３０ｇ</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　ホワイトムスク</t>
         </is>
       </c>
       <c r="C260" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
-[...14 lines deleted...]
-          <t>2023年03月07日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>4906156801873</t>
+          <t>4987072091128</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>ミューズメン石鹸</t>
+          <t>液体ブルーレット　おくだけ　アロマ　エキゾチックなオリエンタルアロマの香り　つけ替用</t>
         </is>
       </c>
       <c r="C261" s="0" t="inlineStr">
         <is>
-          <t>2023年03月20日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>4548514062085</t>
+          <t>4987072092606</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>きき湯涼炭酸湯　ミント＆ライムの香り　つめかえ用　４８０ｇ</t>
+          <t>トイレの消臭元　カモミール＆アロマの香り</t>
         </is>
       </c>
       <c r="C262" s="0" t="inlineStr">
         <is>
-          <t>2022年08月24日</t>
-[...14 lines deleted...]
-          <t>2023年03月07日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>4548514510746</t>
+          <t>4987072092828</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>モウガインセント育毛トニック無香料</t>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　フレグランス　アロマティックソープ</t>
         </is>
       </c>
       <c r="C263" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>4548514510760</t>
+          <t>4987072093085</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>モウガインセントトニックプレミアムクール</t>
+          <t>液体ブルーレット　おくだけ　除菌ＥＸ　スーパーアクアソープの香り</t>
         </is>
       </c>
       <c r="C264" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>4548514510784</t>
+          <t>4987072096048</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>新モウガインセント薬用育毛トニック無香料</t>
+          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　ブルーソープ</t>
         </is>
       </c>
       <c r="C265" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>4548514510791</t>
+          <t>4987072096253</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>新モウガインセント育毛トニックプレミアムクール</t>
+          <t>クルマの消臭元　ＳＡＶＯＮ　クリップ　フローラル</t>
         </is>
       </c>
       <c r="C266" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>4548514511217</t>
+          <t>4987072099179</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　微香性</t>
+          <t>Ｓａｗａｄａｙ　クルマ専用クリップ　パルファム　キンモクセイ</t>
         </is>
       </c>
       <c r="C267" s="0" t="inlineStr">
         <is>
-          <t>2022年03月31日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>4548514511224</t>
+          <t>4987072314951</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>インセント 薬用育毛トニック 微香性</t>
+          <t>トイレその後に携帯用　フレッシュグリ－ン</t>
         </is>
       </c>
       <c r="C268" s="0" t="inlineStr">
         <is>
-          <t>2022年02月08日</t>
-[...14 lines deleted...]
-          <t>2022年02月22日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>4548514061804</t>
+          <t>4987072315163</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>きき湯清涼炭酸湯　ミントの香り</t>
+          <t>トイレその後に　携帯用　無香料</t>
         </is>
       </c>
       <c r="C269" s="0" t="inlineStr">
         <is>
-          <t>2021年03月31日</t>
-[...14 lines deleted...]
-          <t>2021年03月09日</t>
+          <t>2026年02月16日</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>4548514154353</t>
+          <t>4973307572333</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>バスクリン メディカルAD 分包40g</t>
+          <t>竹安全箸　１６．５ｃｍ　パウ・パトロール</t>
         </is>
       </c>
       <c r="C270" s="0" t="inlineStr">
         <is>
-          <t>2021年03月31日</t>
-[...14 lines deleted...]
-          <t>2021年03月09日</t>
+          <t>2026年02月13日</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>4548514139121</t>
+          <t>4901957410132</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート レモングラスの香り 400g</t>
+          <t>レッグオン　男のかかとケアＢＫ　１足</t>
         </is>
       </c>
       <c r="C271" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月12日</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>4548514139169</t>
+          <t>4903301239024</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート レモングラスの香り 50g</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　本体</t>
         </is>
       </c>
       <c r="C272" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月12日</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>4548514153677</t>
+          <t>4570118198730</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>きき湯ファインヒート リセットナイト 400g</t>
+          <t>カルビー　ポテトチップス　除菌アルコールウェットティシュ</t>
         </is>
       </c>
       <c r="C273" s="0" t="inlineStr">
         <is>
-          <t>2020年09月30日</t>
-[...14 lines deleted...]
-          <t>2020年08月21日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
-          <t>2026年01月20日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>4548514157392</t>
+          <t>4901080696014</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>きき湯とアヒル隊長　大冒険セット</t>
+          <t>モンダミン口内バリアＪｒ．</t>
         </is>
       </c>
       <c r="C274" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>4548514158511</t>
+          <t>4903301326434</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）泡で出てくる薬用デオドラントボディソープ　ハーバルソープの香り　本体</t>
         </is>
       </c>
       <c r="C275" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>4548514158528</t>
+          <t>4973307644092</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
+          <t>不織布子供マスク　ノンタン</t>
         </is>
       </c>
       <c r="C276" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年02月10日</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>4548514158535</t>
+          <t>4901080081810</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
+          <t>バスロマン薬泉　肌いたわり浴</t>
         </is>
       </c>
       <c r="C277" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>4548514159440</t>
+          <t>4901080082312</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>ナイトアソート</t>
+          <t>モンダミンペパーミントパウチタイプ１．７Ｌ</t>
         </is>
       </c>
       <c r="C278" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t>4901080246813</t>
+        </is>
+      </c>
+      <c r="E278" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント　つめかえ大容量</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>4548514511460</t>
+          <t>4901080082510</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>インセント　スカルプ泡シャンプー</t>
+          <t>モンダミンプレミアムケア　パウチタイプ　１．７Ｌ</t>
         </is>
       </c>
       <c r="C279" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t>4901080246912</t>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ゴールドミント　つめかえ大容量</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>4548514511477</t>
+          <t>4901080083913</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
+          <t>バスロマン　メディテーションタイム　パロサントツリーの香り　５４０ｇ</t>
         </is>
       </c>
       <c r="C280" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>4973202501216</t>
+          <t>4901080089618</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>コットン・ラボ　コットンのラクごこちマスク小さめサイズ７マイ</t>
+          <t>モンダミン　プレミアムケア　センシティブ　大容量パウチ　１．７Ｌ</t>
         </is>
       </c>
       <c r="C281" s="0" t="inlineStr">
         <is>
-          <t>2026年01月19日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t>4901080246714</t>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ホワイトミント　つめかえ</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>4549660929802</t>
+          <t>4901080504517</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>キャラマスク大容量　ちいかわ</t>
+          <t>モンダミン　ペパーミント　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C282" s="0" t="inlineStr">
         <is>
-          <t>2026年01月16日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t>4901080247216</t>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
-          <t>2026年01月13日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>4973202611854</t>
+          <t>4901080504715</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>除菌セフティハンター携帯用１０枚６個パック</t>
+          <t>モンダミン　ペパーミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C283" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t>4901080247315</t>
+        </is>
+      </c>
+      <c r="E283" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　クリアミント</t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>4901234305663</t>
+          <t>4901080505118</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>プロカリテ　縮毛ジュレ　ミニ</t>
+          <t>モンダミン　ストロングミント　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C284" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>4901234305816</t>
+          <t>4901080505316</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>プロカリテ　ヘアメンテナンスエマルジョン</t>
+          <t>モンダミン　ストロングミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C285" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t>4901080248015</t>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　スパイシーミント</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>4901234388116</t>
+          <t>4901080505613</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>オーマイイージー　デイリートナーパッド</t>
+          <t>モンダミン　センシティブ　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C286" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D286" s="0" t="inlineStr">
+        <is>
+          <t>4901080247612</t>
+        </is>
+      </c>
+      <c r="E286" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　マイルドミント</t>
+        </is>
+      </c>
+      <c r="F286" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>4901234388123</t>
+          <t>4901080505811</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>オーマイイージーデイリーポイントケアパッドＭＯ</t>
+          <t>モンダミン　センシティブ　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C287" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D287" s="0" t="inlineStr">
+        <is>
+          <t>4901080247711</t>
+        </is>
+      </c>
+      <c r="E287" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　マイルドミント</t>
+        </is>
+      </c>
+      <c r="F287" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>4901405006429</t>
+          <t>4901080506115</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>香りの記憶蜜柑バラ詰</t>
+          <t>モンダミン　プレミアムケア　３８０ＭＬ</t>
         </is>
       </c>
       <c r="C288" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="D288" s="0" t="inlineStr">
+        <is>
+          <t>4901080248411</t>
+        </is>
+      </c>
+      <c r="E288" s="0" t="inlineStr">
+        <is>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
+        </is>
+      </c>
+      <c r="F288" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>4901417615718</t>
+          <t>4901080506313</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケア　トリートメント</t>
+          <t>モンダミン　プレミアムケア　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C289" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D289" s="0" t="inlineStr">
         <is>
-          <t>4901417619457</t>
+          <t>4901080248619</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケア　トリートメント</t>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>4901417615725</t>
+          <t>4901080506818</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケア　トリートメント</t>
+          <t>モンダミンプレミアムケアセンシティブ３８０ＭＬ</t>
         </is>
       </c>
       <c r="C290" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
-          <t>4901417619464</t>
+          <t>4901080250513</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケア　トリートメント</t>
+          <t>モンダミン　プレミアムケア　ホワイトミント</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>4901417615787</t>
+          <t>4901080507013</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　トリートメント</t>
+          <t>モンダミンプレミアムケアセンシティブ１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C291" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D291" s="0" t="inlineStr">
         <is>
-          <t>4901417619471</t>
+          <t>4901080250612</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　トリートメント</t>
+          <t>モンダミン　プレミアムケア　ホワイトミント</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>4901417722416</t>
+          <t>4901080507419</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアシャンプー　ポンプ</t>
+          <t>モンダミンペパーミント１３００ＭＬ</t>
         </is>
       </c>
       <c r="C292" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>4901417722423</t>
+          <t>4901080507518</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアコンディショナー　ポンプ</t>
+          <t>モンダミンストロングミント１３００ｍｌ</t>
         </is>
       </c>
       <c r="C293" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>4901417722430</t>
+          <t>4901080507617</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアシャンプー　ポンプ</t>
+          <t>モンダミンセンシティブ１３００ＭＬ</t>
         </is>
       </c>
       <c r="C294" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>4901417722447</t>
+          <t>4901080519917</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー　ポンプ</t>
+          <t>モンダミン　プレミアムケア　ストロングミント　１３００ＭＬ</t>
         </is>
       </c>
       <c r="C295" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>4901417722515</t>
+          <t>4901080579218</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアシャンプー　詰替用</t>
+          <t>バスロマン　にごり浴さくらの香り</t>
         </is>
       </c>
       <c r="C296" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>4901417722522</t>
+          <t>4901080579812</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアコンディショナー詰替用</t>
+          <t>バスロマン　スキンケア　Ｗコラーゲン　６００Ｇ</t>
         </is>
       </c>
       <c r="C297" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>4901417722539</t>
+          <t>4901080580016</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアシャンプー　詰替用</t>
+          <t>バスロマンスキンケアＷセラミド</t>
         </is>
       </c>
       <c r="C298" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>4901417722546</t>
+          <t>4901080583116</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー　詰替用</t>
+          <t>ヘルパータスケ　らくハピ　アルコール除菌ＥＸワイド　４２０ｍＬ</t>
         </is>
       </c>
       <c r="C299" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>4901417722614</t>
+          <t>4901080585813</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアシャンプー詰替用２回分</t>
+          <t>バスロマン　プレレミアム　発汗保温浴</t>
         </is>
       </c>
       <c r="C300" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>4901417722621</t>
+          <t>4901080587015</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケアコンディショナー詰替用２回分</t>
+          <t>モンダミンプレミアムケア　センシティブ　プレミアムシトラスミント　１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C301" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>4901417724021</t>
+          <t>4901080311917</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>いち髪　なめらかスムースケア　コンディショナー　詰替用２回分</t>
+          <t>モンダミン　プレミアムケア　シトラスミント</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>4901417722638</t>
+          <t>4901080588616</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアシャンプー詰替用２回分</t>
+          <t>モンダミンナイトクリア１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C302" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D302" s="0" t="inlineStr">
         <is>
-          <t>4901417724038</t>
+          <t>4901080312310</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケア　シャンプー　詰替用２回分</t>
+          <t>モンダミン　ナイトクリア</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>4901417722645</t>
+          <t>4901080698612</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケアコンディショナー詰替用２回分</t>
+          <t>モンダミン　プレミアムケア　ミニボトル　１００ミリリットル</t>
         </is>
       </c>
       <c r="C303" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>4901417724045</t>
+          <t>4901080248213</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
-          <t>いち髪　濃密Ｗ保湿ケア　コンディショナー　詰替用２回分</t>
+          <t>モンダミン　プレミアムケア　ゴールドミント</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>4901417723314</t>
+          <t>4901080698810</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　シャンプー　ポンプ</t>
+          <t>モンダミン　ストロングミント　ミニボトル　１００ｍＬ</t>
         </is>
       </c>
       <c r="C304" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
-          <t>4901417723857</t>
+          <t>4901080247919</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　シャンプー　ポンプ</t>
+          <t>モンダミン　スパイシーミント</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>4901417723321</t>
+          <t>4901080698919</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　ポンプ</t>
+          <t>モンダミン　ペパーミント　ミニボトル　１００ｍＬ</t>
         </is>
       </c>
       <c r="C305" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="D305" s="0" t="inlineStr">
         <is>
-          <t>4901417723864</t>
+          <t>4901080247018</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　ポンプ</t>
+          <t>モンダミン　クリアミント</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2025年08月20日</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>4901417723338</t>
+          <t>4538353811951</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　シャンプー　詰替用</t>
+          <t>カラーズＰＫ</t>
         </is>
       </c>
       <c r="C306" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2024年04月06日</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>4901417723345</t>
+          <t>4901080588814</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　詰替用</t>
+          <t>モンダミンメディカルクリア１０８０ＭＬ</t>
         </is>
       </c>
       <c r="C307" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2023年09月30日</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月24日</t>
         </is>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>4901417723369</t>
+          <t>4901080732415</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　詰替用２回分</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３次元フィット　薄型コンパクト（やわらかめ）</t>
         </is>
       </c>
       <c r="C308" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D308" s="0" t="inlineStr">
         <is>
-          <t>4901417724069</t>
+          <t>4987977001369</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
-          <t>いち髪　ダメージリペア＆カラーケア　コンディショナー　詰替用２回分</t>
+          <t>シュミテクト　やさしく歯周ケアハブラシ３Ｄフィット設計　薄型超コンパクト（やわらかめ）</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
-          <t>2026年02月02日</t>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>4901435213903</t>
+          <t>4904585021725</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>ちとせうた　６種の香り　桐</t>
+          <t>リフレはくパンツうす型長時間安心おでかけパックＳ</t>
         </is>
       </c>
       <c r="C309" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>4971633910706</t>
+          <t>4904585042003</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>エルモア　不織布マスク　ふつうサイズ　５枚・４８</t>
+          <t>リフレ　はくパンツ下着のようなベージュタイプＭ</t>
         </is>
       </c>
       <c r="C310" s="0" t="inlineStr">
         <is>
-          <t>2026年01月30日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>0030772100271</t>
+          <t>4904585042010</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>ダウニークリーンブリーズ</t>
+          <t>リフレ　はくパンツ下着のようなベージュタイプＬ</t>
         </is>
       </c>
       <c r="C311" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>0030772100509</t>
+          <t>4904585045370</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>ダウニークリーンブリーズ</t>
+          <t>リフレ　超うす安心パッド羽つき１３０ｃｃ</t>
         </is>
       </c>
       <c r="C312" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>4901331007880</t>
+          <t>4904585045387</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>スパイラルシェービングフォーム　メントール　００７８８９　ＳＳＭ－４１５Ｎ１</t>
+          <t>リフレ　超うす安心パッド羽つき１８０ｃｃ</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>2026年01月06日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>4901730075183</t>
+          <t>4904585045394</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>ジョンソン　すこやかナチュラルローション</t>
+          <t>リフレ　超うす安心パッド羽つき２１０ＣＣ</t>
         </is>
       </c>
       <c r="C314" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>4901730110228</t>
+          <t>4904650008538</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーうるおい全身シャンプー　泡タイプ　詰替用</t>
+          <t>ハイルック　プチスリム　よごれ落とし</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>4901730180054</t>
+          <t>4562384607764</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　無香料</t>
+          <t>抗菌ビタットレギュラーモンポケおやすみタイム</t>
         </is>
       </c>
       <c r="C316" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>4901730180061</t>
+          <t>4562384607795</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　無香料</t>
+          <t>抗菌ビタットモンポケ　ミニタイプ　ピカチュウフェイス</t>
         </is>
       </c>
       <c r="C317" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>4901730180078</t>
+          <t>4562384607801</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>ジョンソンベビーローション　微香性</t>
+          <t>抗菌ビタットモンポケ　レギュラータイプ　ひょっこり</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>4901730180085</t>
+          <t>4562384607818</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>ジョンソン　すやすやタイム　ローション</t>
+          <t>抗菌ビタットワンプッシュ　モンポケ　仲間</t>
         </is>
       </c>
       <c r="C319" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>4903301347699</t>
+          <t>4562384608310</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　レギュラー</t>
+          <t>ビタット　モンポケ　ゲンガー　スター柄　レギュラー</t>
         </is>
       </c>
       <c r="C320" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>4903301347705</t>
+          <t>4562384608501</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　スマートタイプ</t>
+          <t>抗菌ビタットモンポケ　レギュラータイプ　ピクニック</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>4903301347712</t>
+          <t>4562384609003</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>リード　クッキングペーパー　ダブル</t>
+          <t>ビタット　モンポケ　ハッピースリープ　ワンプッシュ</t>
         </is>
       </c>
       <c r="C322" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>4901646126788</t>
+          <t>4562384609171</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>ＭＢＧ２－２７　ＨＸ脱毛用ブライズワックス</t>
+          <t>ビタット　いなばあ　モコモコバルーン　ミニ</t>
         </is>
       </c>
       <c r="C323" s="0" t="inlineStr">
         <is>
-          <t>2026年01月15日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>2025年12月16日</t>
+          <t>2026年03月16日</t>
         </is>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>4903301348894</t>
+          <t>4562384609188</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>業務用　プロ用リードペーパー１００　中サイズ</t>
+          <t>ビタット　いなばあ　ハローフラワー　レギュラー</t>
         </is>
       </c>
       <c r="C324" s="0" t="inlineStr">
         <is>
-          <t>2026年01月31日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" s="0" t="inlineStr">
+        <is>
+          <t>4562384609195</t>
+        </is>
+      </c>
+      <c r="B325" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　イナバア　カラフルミュージック　ワンプッシュ</t>
+        </is>
+      </c>
+      <c r="C325" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G325" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" s="0" t="inlineStr">
+        <is>
+          <t>4562384609218</t>
+        </is>
+      </c>
+      <c r="B326" s="0" t="inlineStr">
+        <is>
+          <t>ビタット　モンポケ　ゲンガー　ドット柄　ミニ</t>
+        </is>
+      </c>
+      <c r="C326" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G326" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" s="0" t="inlineStr">
+        <is>
+          <t>4571631971435</t>
+        </is>
+      </c>
+      <c r="B327" s="0" t="inlineStr">
+        <is>
+          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
+        </is>
+      </c>
+      <c r="C327" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G327" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328" s="0" t="inlineStr">
+        <is>
+          <t>4982757811350</t>
+        </is>
+      </c>
+      <c r="B328" s="0" t="inlineStr">
+        <is>
+          <t>くまモンの重曹</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G328" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" s="0" t="inlineStr">
+        <is>
+          <t>4982757915225</t>
+        </is>
+      </c>
+      <c r="B329" s="0" t="inlineStr">
+        <is>
+          <t>Ｔｉ‐ｉｎａ　フェイシャルフォーム　泡洗顔料</t>
+        </is>
+      </c>
+      <c r="C329" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G329" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" s="0" t="inlineStr">
+        <is>
+          <t>4982757930068</t>
+        </is>
+      </c>
+      <c r="B330" s="0" t="inlineStr">
+        <is>
+          <t>ティーナ　ポアクレンジングジェル</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G330" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" s="0" t="inlineStr">
+        <is>
+          <t>4571621447193</t>
+        </is>
+      </c>
+      <c r="B331" s="0" t="inlineStr">
+        <is>
+          <t>う米炊きマイスター竹炭ちゃん</t>
+        </is>
+      </c>
+      <c r="C331" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月20日</t>
+        </is>
+      </c>
+      <c r="G331" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" s="0" t="inlineStr">
+        <is>
+          <t>4903367306432</t>
+        </is>
+      </c>
+      <c r="B332" s="0" t="inlineStr">
+        <is>
+          <t>オリエンタルムスク消臭剤本体</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="G332" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" s="0" t="inlineStr">
+        <is>
+          <t>4964596700187</t>
+        </is>
+      </c>
+      <c r="B333" s="0" t="inlineStr">
+        <is>
+          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０３</t>
+        </is>
+      </c>
+      <c r="C333" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="G333" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334" s="0" t="inlineStr">
+        <is>
+          <t>4973307642760</t>
+        </is>
+      </c>
+      <c r="B334" s="0" t="inlineStr">
+        <is>
+          <t>ベルト付き保冷剤　ピカチュウ</t>
+        </is>
+      </c>
+      <c r="C334" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月13日</t>
+        </is>
+      </c>
+      <c r="G334" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" s="0" t="inlineStr">
+        <is>
+          <t>4582641311180</t>
+        </is>
+      </c>
+      <c r="B335" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨジャパン　サンリオクロミ　ウエットシート</t>
+        </is>
+      </c>
+      <c r="C335" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月12日</t>
+        </is>
+      </c>
+      <c r="G335" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336" s="0" t="inlineStr">
+        <is>
+          <t>4570084523000</t>
+        </is>
+      </c>
+      <c r="B336" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　大人用</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="G336" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" s="0" t="inlineStr">
+        <is>
+          <t>4570084523017</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>クールネックリング　こども用</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="G337" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>4973307565960</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>不織布マスク　マイメロディ</t>
+        </is>
+      </c>
+      <c r="C338" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="G338" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
+          <t>4984824918689</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>ＬＥＤネックライトイエローＢＦ－ＡＦ１０Ｐ－Ｙ</t>
+        </is>
+      </c>
+      <c r="C339" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月11日</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>4901080724212</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>ポリデントカップ</t>
+        </is>
+      </c>
+      <c r="C340" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>4987977001642</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>ポリデント　カップ</t>
+        </is>
+      </c>
+      <c r="F340" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
+        </is>
+      </c>
+      <c r="G340" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>4901670116878</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>ジップロック　デザインバッグ　リボン　Ｌ</t>
+        </is>
+      </c>
+      <c r="C341" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G341" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>4931839218167</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>うちがわパリッ！とゼイ沢マスク　ワイド</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G342" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
+          <t>4973307511066</t>
+        </is>
+      </c>
+      <c r="B343" s="0" t="inlineStr">
+        <is>
+          <t>ハンドクリーム　すみっコぐらし　とかげ</t>
+        </is>
+      </c>
+      <c r="C343" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G343" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" s="0" t="inlineStr">
+        <is>
+          <t>4973307586965</t>
+        </is>
+      </c>
+      <c r="B344" s="0" t="inlineStr">
+        <is>
+          <t>子供立体マスク　セサミストリート</t>
+        </is>
+      </c>
+      <c r="C344" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G344" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" s="0" t="inlineStr">
+        <is>
+          <t>4973307626234</t>
+        </is>
+      </c>
+      <c r="B345" s="0" t="inlineStr">
+        <is>
+          <t>子供立体マスク　Ｓサイズ　マイメロディ</t>
+        </is>
+      </c>
+      <c r="C345" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
+        </is>
+      </c>
+      <c r="G345" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" s="0" t="inlineStr">
+        <is>
+          <t>4995860519020</t>
+        </is>
+      </c>
+      <c r="B346" s="0" t="inlineStr">
+        <is>
+          <t>きちんととれるコバエとり</t>
+        </is>
+      </c>
+      <c r="C346" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G346" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" s="0" t="inlineStr">
+        <is>
+          <t>4582372293588</t>
+        </is>
+      </c>
+      <c r="B347" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＧＲＥＥＮ</t>
+        </is>
+      </c>
+      <c r="C347" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G347" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" s="0" t="inlineStr">
+        <is>
+          <t>4582641311630</t>
+        </is>
+      </c>
+      <c r="B348" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＶＣＡＲＥ＋ＰＬＵＳ美白</t>
+        </is>
+      </c>
+      <c r="C348" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G348" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" s="0" t="inlineStr">
+        <is>
+          <t>4582641311647</t>
+        </is>
+      </c>
+      <c r="B349" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＦＡＭＥＣＬＥＡＲ　＋ＰＬＵＳ　ＢＬＵＥ殺菌</t>
+        </is>
+      </c>
+      <c r="C349" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G349" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" s="0" t="inlineStr">
+        <is>
+          <t>4582641311654</t>
+        </is>
+      </c>
+      <c r="B350" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＦＡＭＥＣＡＲＥ　＋ＰＬＵＳ　ＧＲＥＥＮ消炎</t>
+        </is>
+      </c>
+      <c r="C350" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G350" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" s="0" t="inlineStr">
+        <is>
+          <t>4582641311661</t>
+        </is>
+      </c>
+      <c r="B351" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＢＬＵＥ</t>
+        </is>
+      </c>
+      <c r="C351" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G351" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="0" t="inlineStr">
+        <is>
+          <t>4582641311678</t>
+        </is>
+      </c>
+      <c r="B352" s="0" t="inlineStr">
+        <is>
+          <t>ＰＨ　ＣＡＲＥ　ＰＩＮＫ</t>
+        </is>
+      </c>
+      <c r="C352" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+      <c r="G352" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="0" t="inlineStr">
+        <is>
+          <t>4513574031975</t>
+        </is>
+      </c>
+      <c r="B353" s="0" t="inlineStr">
+        <is>
+          <t>麗白　ハトムギ　メイクも落とせる泡洗顔</t>
+        </is>
+      </c>
+      <c r="C353" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G353" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="0" t="inlineStr">
+        <is>
+          <t>4549660878780</t>
+        </is>
+      </c>
+      <c r="B354" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわ　ソフトパックティシュ１２０組</t>
+        </is>
+      </c>
+      <c r="C354" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D354" s="0" t="inlineStr">
+        <is>
+          <t>4582769936760</t>
+        </is>
+      </c>
+      <c r="E354" s="0" t="inlineStr">
+        <is>
+          <t>アニメちいかわ　水に流せるソフトパックティシュ</t>
+        </is>
+      </c>
+      <c r="F354" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
+        </is>
+      </c>
+      <c r="G354" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="0" t="inlineStr">
+        <is>
+          <t>4570117989421</t>
+        </is>
+      </c>
+      <c r="B355" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわ　ソフトパックティシュ１５０組</t>
+        </is>
+      </c>
+      <c r="C355" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D355" s="0" t="inlineStr">
+        <is>
+          <t>4582769936777</t>
+        </is>
+      </c>
+      <c r="E355" s="0" t="inlineStr">
+        <is>
+          <t>アニメちいかわ　水に流せるソフトパックティシュ</t>
+        </is>
+      </c>
+      <c r="F355" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
+        </is>
+      </c>
+      <c r="G355" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="0" t="inlineStr">
+        <is>
+          <t>4570118042132</t>
+        </is>
+      </c>
+      <c r="B356" s="0" t="inlineStr">
+        <is>
+          <t>怪獣８号　ソフトパックティシュ１００組</t>
+        </is>
+      </c>
+      <c r="C356" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G356" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="0" t="inlineStr">
+        <is>
+          <t>4570118042149</t>
+        </is>
+      </c>
+      <c r="B357" s="0" t="inlineStr">
+        <is>
+          <t>怪獣８号</t>
+        </is>
+      </c>
+      <c r="C357" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G357" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="0" t="inlineStr">
+        <is>
+          <t>4570118124449</t>
+        </is>
+      </c>
+      <c r="B358" s="0" t="inlineStr">
+        <is>
+          <t>ちいかわ　フェイシャルソフトパックティシュ１２０組</t>
+        </is>
+      </c>
+      <c r="C358" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D358" s="0" t="inlineStr">
+        <is>
+          <t>4582769936784</t>
+        </is>
+      </c>
+      <c r="E358" s="0" t="inlineStr">
+        <is>
+          <t>アニメちいかわ　フェイシャルソフトパックティシュ</t>
+        </is>
+      </c>
+      <c r="F358" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
+        </is>
+      </c>
+      <c r="G358" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="0" t="inlineStr">
+        <is>
+          <t>4901080155412</t>
+        </is>
+      </c>
+      <c r="B359" s="0" t="inlineStr">
+        <is>
+          <t>バスロマン　旅するハワイ</t>
+        </is>
+      </c>
+      <c r="C359" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G359" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="0" t="inlineStr">
+        <is>
+          <t>4901080308917</t>
+        </is>
+      </c>
+      <c r="B360" s="0" t="inlineStr">
+        <is>
+          <t>温泉郷めぐり</t>
+        </is>
+      </c>
+      <c r="C360" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G360" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="0" t="inlineStr">
+        <is>
+          <t>4901080309815</t>
+        </is>
+      </c>
+      <c r="B361" s="0" t="inlineStr">
+        <is>
+          <t>薬泉めぐり</t>
+        </is>
+      </c>
+      <c r="C361" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G361" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="0" t="inlineStr">
+        <is>
+          <t>4901080694119</t>
+        </is>
+      </c>
+      <c r="B362" s="0" t="inlineStr">
+        <is>
+          <t>らくハピ　くるくるバブルーン　お風呂まるごと</t>
+        </is>
+      </c>
+      <c r="C362" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G362" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" s="0" t="inlineStr">
+        <is>
+          <t>4901080694515</t>
+        </is>
+      </c>
+      <c r="B363" s="0" t="inlineStr">
+        <is>
+          <t>バスロマン旅する沖縄</t>
+        </is>
+      </c>
+      <c r="C363" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G363" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" s="0" t="inlineStr">
+        <is>
+          <t>4901988100057</t>
+        </is>
+      </c>
+      <c r="B364" s="0" t="inlineStr">
+        <is>
+          <t>リラックマ</t>
+        </is>
+      </c>
+      <c r="C364" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D364" s="0" t="inlineStr">
+        <is>
+          <t>4901988000227</t>
+        </is>
+      </c>
+      <c r="E364" s="0" t="inlineStr">
+        <is>
+          <t>リラックマ　レギュラーポケットティシュ</t>
+        </is>
+      </c>
+      <c r="F364" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月03日</t>
+        </is>
+      </c>
+      <c r="G364" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="0" t="inlineStr">
+        <is>
+          <t>4902135020129</t>
+        </is>
+      </c>
+      <c r="B365" s="0" t="inlineStr">
+        <is>
+          <t>ランドリースクラバー　固形洗剤</t>
+        </is>
+      </c>
+      <c r="C365" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G365" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" s="0" t="inlineStr">
+        <is>
+          <t>4973202604924</t>
+        </is>
+      </c>
+      <c r="B366" s="0" t="inlineStr">
+        <is>
+          <t>オーガニックコットン綿棒</t>
+        </is>
+      </c>
+      <c r="C366" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D366" s="0" t="inlineStr">
+        <is>
+          <t>4973202501407</t>
+        </is>
+      </c>
+      <c r="E366" s="0" t="inlineStr">
+        <is>
+          <t>コットン・ラボ　オーガニック綿棒</t>
+        </is>
+      </c>
+      <c r="F366" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G366" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" s="0" t="inlineStr">
+        <is>
+          <t>4973202604931</t>
+        </is>
+      </c>
+      <c r="B367" s="0" t="inlineStr">
+        <is>
+          <t>オーガニックコットンベビー綿棒</t>
+        </is>
+      </c>
+      <c r="C367" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D367" s="0" t="inlineStr">
+        <is>
+          <t>4973202501421</t>
+        </is>
+      </c>
+      <c r="E367" s="0" t="inlineStr">
+        <is>
+          <t>コットン・ラボ　オーガニックベビー綿棒</t>
+        </is>
+      </c>
+      <c r="F367" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月01日</t>
+        </is>
+      </c>
+      <c r="G367" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="0" t="inlineStr">
+        <is>
+          <t>4973512309953</t>
+        </is>
+      </c>
+      <c r="B368" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　詰替え　２回分</t>
+        </is>
+      </c>
+      <c r="C368" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D368" s="0" t="inlineStr">
+        <is>
+          <t>4973512309304</t>
+        </is>
+      </c>
+      <c r="E368" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　野菜・食器用　詰替用</t>
+        </is>
+      </c>
+      <c r="F368" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G368" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" s="0" t="inlineStr">
+        <is>
+          <t>4973512320460</t>
+        </is>
+      </c>
+      <c r="B369" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　ポンプ</t>
+        </is>
+      </c>
+      <c r="C369" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D369" s="0" t="inlineStr">
+        <is>
+          <t>4973512309298</t>
+        </is>
+      </c>
+      <c r="E369" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　野菜・食器用　本体</t>
+        </is>
+      </c>
+      <c r="F369" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G369" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" s="0" t="inlineStr">
+        <is>
+          <t>4973512320477</t>
+        </is>
+      </c>
+      <c r="B370" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　詰替用</t>
+        </is>
+      </c>
+      <c r="C370" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G370" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" s="0" t="inlineStr">
+        <is>
+          <t>4973512320484</t>
+        </is>
+      </c>
+      <c r="B371" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　詰替え　３回分</t>
+        </is>
+      </c>
+      <c r="C371" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D371" s="0" t="inlineStr">
+        <is>
+          <t>4973512309311</t>
+        </is>
+      </c>
+      <c r="E371" s="0" t="inlineStr">
+        <is>
+          <t>ヤシノミ洗剤　野菜・食器用　詰替用</t>
+        </is>
+      </c>
+      <c r="F371" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月04日</t>
+        </is>
+      </c>
+      <c r="G371" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" s="0" t="inlineStr">
+        <is>
+          <t>4973512413278</t>
+        </is>
+      </c>
+      <c r="B372" s="0" t="inlineStr">
+        <is>
+          <t>キッチンアルペット　詰替え</t>
+        </is>
+      </c>
+      <c r="C372" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G372" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" s="0" t="inlineStr">
+        <is>
+          <t>4973512416255</t>
+        </is>
+      </c>
+      <c r="B373" s="0" t="inlineStr">
+        <is>
+          <t>ウォシュボン　オートソープディスペンサー　ホワイト　ＵＤ－６６００ＦＮ－Ｗ</t>
+        </is>
+      </c>
+      <c r="C373" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G373" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" s="0" t="inlineStr">
+        <is>
+          <t>4973512580345</t>
+        </is>
+      </c>
+      <c r="B374" s="0" t="inlineStr">
+        <is>
+          <t>とろみ調整食品</t>
+        </is>
+      </c>
+      <c r="C374" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G374" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" s="0" t="inlineStr">
+        <is>
+          <t>4987234390052</t>
+        </is>
+      </c>
+      <c r="B375" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ（ゴットゥービー）　カラークリーム　ロリポップレッド</t>
+        </is>
+      </c>
+      <c r="C375" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G375" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" s="0" t="inlineStr">
+        <is>
+          <t>4987234390069</t>
+        </is>
+      </c>
+      <c r="B376" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ（ゴットゥービー）　カラークリーム　フラミンゴピンク</t>
+        </is>
+      </c>
+      <c r="C376" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G376" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="0" t="inlineStr">
+        <is>
+          <t>4987234390403</t>
+        </is>
+      </c>
+      <c r="B377" s="0" t="inlineStr">
+        <is>
+          <t>ＧＯＴ２Ｂボンディング・メタリックス　ヘアカラー　キャラメルブロンド</t>
+        </is>
+      </c>
+      <c r="C377" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G377" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="0" t="inlineStr">
+        <is>
+          <t>4987234390472</t>
+        </is>
+      </c>
+      <c r="B378" s="0" t="inlineStr">
+        <is>
+          <t>ＧＯＴ２Ｂボンディング・メタリックス　ヘアカラー　ガーネットジンジャー</t>
+        </is>
+      </c>
+      <c r="C378" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G378" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" spans="1:7">
+      <c r="A379" s="0" t="inlineStr">
+        <is>
+          <t>4987234390526</t>
+        </is>
+      </c>
+      <c r="B379" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　アイボリーグレージュ</t>
+        </is>
+      </c>
+      <c r="C379" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G379" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" spans="1:7">
+      <c r="A380" s="0" t="inlineStr">
+        <is>
+          <t>4987234390533</t>
+        </is>
+      </c>
+      <c r="B380" s="0" t="inlineStr">
+        <is>
+          <t>ｇｏｔ２ｂ　ボンディング・カラーマスク　セピアモーブ</t>
+        </is>
+      </c>
+      <c r="C380" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G380" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" spans="1:7">
+      <c r="A381" s="0" t="inlineStr">
+        <is>
+          <t>4987241155774</t>
+        </is>
+      </c>
+      <c r="B381" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤パーフェクトゲル</t>
+        </is>
+      </c>
+      <c r="C381" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D381" s="0" t="inlineStr">
+        <is>
+          <t>4987241202997</t>
+        </is>
+      </c>
+      <c r="E381" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　パーフェクトゲル</t>
+        </is>
+      </c>
+      <c r="F381" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
+        </is>
+      </c>
+      <c r="G381" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" spans="1:7">
+      <c r="A382" s="0" t="inlineStr">
+        <is>
+          <t>4987241155781</t>
+        </is>
+      </c>
+      <c r="B382" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤パーフェクトゲル　詰替え</t>
+        </is>
+      </c>
+      <c r="C382" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D382" s="0" t="inlineStr">
+        <is>
+          <t>4987241203031</t>
+        </is>
+      </c>
+      <c r="E382" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　パーフェクトゲル　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F382" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
+        </is>
+      </c>
+      <c r="G382" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" spans="1:7">
+      <c r="A383" s="0" t="inlineStr">
+        <is>
+          <t>4987241157617</t>
+        </is>
+      </c>
+      <c r="B383" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　美白　パーフェクトゲル　詰替え</t>
+        </is>
+      </c>
+      <c r="C383" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D383" s="0" t="inlineStr">
+        <is>
+          <t>4987241203024</t>
+        </is>
+      </c>
+      <c r="E383" s="0" t="inlineStr">
+        <is>
+          <t>肌ラボ　極潤　美白パーフェクトゲル　つめかえ用</t>
+        </is>
+      </c>
+      <c r="F383" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
+        </is>
+      </c>
+      <c r="G383" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" spans="1:7">
+      <c r="A384" s="0" t="inlineStr">
+        <is>
+          <t>4987241171514</t>
+        </is>
+      </c>
+      <c r="B384" s="0" t="inlineStr">
+        <is>
+          <t>メラノＣＣ　Ｍｅｎ　薬用　しみ対策　美白化粧水</t>
+        </is>
+      </c>
+      <c r="C384" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D384" s="0" t="inlineStr">
+        <is>
+          <t>4987241202980</t>
+        </is>
+      </c>
+      <c r="E384" s="0" t="inlineStr">
+        <is>
+          <t>メラノＣＣＭｅｎ　薬用しみ対策美白化粧水</t>
+        </is>
+      </c>
+      <c r="F384" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月09日</t>
+        </is>
+      </c>
+      <c r="G384" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" spans="1:7">
+      <c r="A385" s="0" t="inlineStr">
+        <is>
+          <t>4987977000836</t>
+        </is>
+      </c>
+      <c r="B385" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアムプラス　長時間安定＆噛む力ＥＸ</t>
+        </is>
+      </c>
+      <c r="C385" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D385" s="0" t="inlineStr">
+        <is>
+          <t>4987977001185</t>
+        </is>
+      </c>
+      <c r="E385" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアムプラス　長時間安定＆噛む力ＥＸ</t>
+        </is>
+      </c>
+      <c r="F385" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月03日</t>
+        </is>
+      </c>
+      <c r="G385" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" spans="1:7">
+      <c r="A386" s="0" t="inlineStr">
+        <is>
+          <t>4987977000843</t>
+        </is>
+      </c>
+      <c r="B386" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアムプラス　長時間安定＆噛む力ＥＸ</t>
+        </is>
+      </c>
+      <c r="C386" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="D386" s="0" t="inlineStr">
+        <is>
+          <t>4987977001192</t>
+        </is>
+      </c>
+      <c r="E386" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアムプラス　長時間安定＆噛む力ＥＸ</t>
+        </is>
+      </c>
+      <c r="F386" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月03日</t>
+        </is>
+      </c>
+      <c r="G386" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387" s="0" t="inlineStr">
+        <is>
+          <t>8801051231861</t>
+        </is>
+      </c>
+      <c r="B387" s="0" t="inlineStr">
+        <is>
+          <t>セーフ発芽玄米食器洗剤本体</t>
+        </is>
+      </c>
+      <c r="C387" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月28日</t>
+        </is>
+      </c>
+      <c r="G387" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" spans="1:7">
+      <c r="A388" s="0" t="inlineStr">
+        <is>
+          <t>4901180019409</t>
+        </is>
+      </c>
+      <c r="B388" s="0" t="inlineStr">
+        <is>
+          <t>オリヂナル　薬用桃の葉ロ－ション</t>
+        </is>
+      </c>
+      <c r="C388" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="D388" s="0" t="inlineStr">
+        <is>
+          <t>4901180019706</t>
+        </is>
+      </c>
+      <c r="E388" s="0" t="inlineStr">
+        <is>
+          <t>薬用・桃の葉ローション</t>
+        </is>
+      </c>
+      <c r="F388" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G388" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" spans="1:7">
+      <c r="A389" s="0" t="inlineStr">
+        <is>
+          <t>4901180019478</t>
+        </is>
+      </c>
+      <c r="B389" s="0" t="inlineStr">
+        <is>
+          <t>ももの花　薬用桃の葉ローション</t>
+        </is>
+      </c>
+      <c r="C389" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G389" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" spans="1:7">
+      <c r="A390" s="0" t="inlineStr">
+        <is>
+          <t>4901180108103</t>
+        </is>
+      </c>
+      <c r="B390" s="0" t="inlineStr">
+        <is>
+          <t>モイストハンドクリーム　すっきりピーチの香り</t>
+        </is>
+      </c>
+      <c r="C390" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G390" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" spans="1:7">
+      <c r="A391" s="0" t="inlineStr">
+        <is>
+          <t>4901180108202</t>
+        </is>
+      </c>
+      <c r="B391" s="0" t="inlineStr">
+        <is>
+          <t>モイストハンドクリーム　無香料</t>
+        </is>
+      </c>
+      <c r="C391" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G391" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="392" spans="1:7">
+      <c r="A392" s="0" t="inlineStr">
+        <is>
+          <t>4901180108301</t>
+        </is>
+      </c>
+      <c r="B392" s="0" t="inlineStr">
+        <is>
+          <t>リッチモイストハンドクリーム　ふんわりラベンダーの香り</t>
+        </is>
+      </c>
+      <c r="C392" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G392" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" spans="1:7">
+      <c r="A393" s="0" t="inlineStr">
+        <is>
+          <t>4901730181136</t>
+        </is>
+      </c>
+      <c r="B393" s="0" t="inlineStr">
+        <is>
+          <t>ジョンソンボディケア　プレミアムローション　モイストムスク</t>
+        </is>
+      </c>
+      <c r="C393" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G393" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" spans="1:7">
+      <c r="A394" s="0" t="inlineStr">
+        <is>
+          <t>4901730181143</t>
+        </is>
+      </c>
+      <c r="B394" s="0" t="inlineStr">
+        <is>
+          <t>ジョンソンボディケア　プレミアムローション　スムーズローズ</t>
+        </is>
+      </c>
+      <c r="C394" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="G394" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="395" spans="1:7">
+      <c r="A395" s="0" t="inlineStr">
+        <is>
+          <t>4987176160317</t>
+        </is>
+      </c>
+      <c r="B395" s="0" t="inlineStr">
+        <is>
+          <t>ヴィーナス　うるもち肌　ココナッツの香り　替刃</t>
+        </is>
+      </c>
+      <c r="C395" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月27日</t>
+        </is>
+      </c>
+      <c r="D395" s="0" t="inlineStr">
+        <is>
+          <t>4987176362308</t>
+        </is>
+      </c>
+      <c r="E395" s="0" t="inlineStr">
+        <is>
+          <t>ヴィーナスうるツヤ肌敏感肌むけ３枚刃替刃３Ｂ</t>
+        </is>
+      </c>
+      <c r="F395" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月02日</t>
+        </is>
+      </c>
+      <c r="G395" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" s="0" t="inlineStr">
+        <is>
+          <t>4987176228673</t>
+        </is>
+      </c>
+      <c r="B396" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C396" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G396" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" s="0" t="inlineStr">
+        <is>
+          <t>4987176228734</t>
+        </is>
+      </c>
+      <c r="B397" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　ブルーミングブロッサムの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C397" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G397" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>4987176242136</t>
+        </is>
+      </c>
+      <c r="B398" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C398" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G398" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>4987176242143</t>
+        </is>
+      </c>
+      <c r="B399" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　アンティークローズ＆フローラルの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C399" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G399" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" spans="1:7">
+      <c r="A400" s="0" t="inlineStr">
+        <is>
+          <t>4987176242198</t>
+        </is>
+      </c>
+      <c r="B400" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエル　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C400" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G400" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401" s="0" t="inlineStr">
+        <is>
+          <t>4987176253897</t>
+        </is>
+      </c>
+      <c r="B401" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　ベルガモットウッド</t>
+        </is>
+      </c>
+      <c r="C401" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G401" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402" s="0" t="inlineStr">
+        <is>
+          <t>4987176253903</t>
+        </is>
+      </c>
+      <c r="B402" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+        </is>
+      </c>
+      <c r="C402" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G402" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="403" spans="1:7">
+      <c r="A403" s="0" t="inlineStr">
+        <is>
+          <t>4987176253910</t>
+        </is>
+      </c>
+      <c r="B403" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　パッションアンバー</t>
+        </is>
+      </c>
+      <c r="C403" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G403" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404" s="0" t="inlineStr">
+        <is>
+          <t>4987176256461</t>
+        </is>
+      </c>
+      <c r="B404" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+        </is>
+      </c>
+      <c r="C404" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G404" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405" s="0" t="inlineStr">
+        <is>
+          <t>4987176256478</t>
+        </is>
+      </c>
+      <c r="B405" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　イージークリップ　ホワイトフローラル</t>
+        </is>
+      </c>
+      <c r="C405" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G405" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406" s="0" t="inlineStr">
+        <is>
+          <t>4987176263339</t>
+        </is>
+      </c>
+      <c r="B406" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　詰替え</t>
+        </is>
+      </c>
+      <c r="C406" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G406" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407" s="0" t="inlineStr">
+        <is>
+          <t>4987176263377</t>
+        </is>
+      </c>
+      <c r="B407" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　詰替え</t>
+        </is>
+      </c>
+      <c r="C407" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G407" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408" s="0" t="inlineStr">
+        <is>
+          <t>4987176263384</t>
+        </is>
+      </c>
+      <c r="B408" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　詰替え</t>
+        </is>
+      </c>
+      <c r="C408" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G408" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="409" spans="1:7">
+      <c r="A409" s="0" t="inlineStr">
+        <is>
+          <t>4987176263407</t>
+        </is>
+      </c>
+      <c r="B409" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体</t>
+        </is>
+      </c>
+      <c r="C409" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G409" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="410" spans="1:7">
+      <c r="A410" s="0" t="inlineStr">
+        <is>
+          <t>4987176263445</t>
+        </is>
+      </c>
+      <c r="B410" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　フレンチ・リネン＆ジャスミン　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C410" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G410" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" s="0" t="inlineStr">
+        <is>
+          <t>4987176263452</t>
+        </is>
+      </c>
+      <c r="B411" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　詰替え</t>
+        </is>
+      </c>
+      <c r="C411" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G411" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" spans="1:7">
+      <c r="A412" s="0" t="inlineStr">
+        <is>
+          <t>4987176263469</t>
+        </is>
+      </c>
+      <c r="B412" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体</t>
+        </is>
+      </c>
+      <c r="C412" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G412" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="413" spans="1:7">
+      <c r="A413" s="0" t="inlineStr">
+        <is>
+          <t>4987176263476</t>
+        </is>
+      </c>
+      <c r="B413" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　ホワイトティー＆シトラス　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C413" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G413" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" spans="1:7">
+      <c r="A414" s="0" t="inlineStr">
+        <is>
+          <t>4987176263483</t>
+        </is>
+      </c>
+      <c r="B414" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤＋抗菌　フレンチリネン＆ソープ　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C414" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G414" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" spans="1:7">
+      <c r="A415" s="0" t="inlineStr">
+        <is>
+          <t>4987176263490</t>
+        </is>
+      </c>
+      <c r="B415" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C415" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G415" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" spans="1:7">
+      <c r="A416" s="0" t="inlineStr">
+        <is>
+          <t>4987176263506</t>
+        </is>
+      </c>
+      <c r="B416" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　ホワイト・ティー＆リリー　詰替え</t>
+        </is>
+      </c>
+      <c r="C416" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G416" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="417" spans="1:7">
+      <c r="A417" s="0" t="inlineStr">
+        <is>
+          <t>4987176263513</t>
+        </is>
+      </c>
+      <c r="B417" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　玄関用消臭剤　スイート・ピオニー＆ミュゲ　本体＋詰替え</t>
+        </is>
+      </c>
+      <c r="C417" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G417" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="418" spans="1:7">
+      <c r="A418" s="0" t="inlineStr">
+        <is>
+          <t>4987176273178</t>
+        </is>
+      </c>
+      <c r="B418" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体</t>
+        </is>
+      </c>
+      <c r="C418" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G418" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" spans="1:7">
+      <c r="A419" s="0" t="inlineStr">
+        <is>
+          <t>4987176273185</t>
+        </is>
+      </c>
+      <c r="B419" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　本体＋詰替え２個パック</t>
+        </is>
+      </c>
+      <c r="C419" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G419" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" spans="1:7">
+      <c r="A420" s="0" t="inlineStr">
+        <is>
+          <t>4987176273208</t>
+        </is>
+      </c>
+      <c r="B420" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　本体＋詰替え２個パック</t>
+        </is>
+      </c>
+      <c r="C420" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G420" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" spans="1:7">
+      <c r="A421" s="0" t="inlineStr">
+        <is>
+          <t>4987176273215</t>
+        </is>
+      </c>
+      <c r="B421" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体＋詰替え２個パック</t>
+        </is>
+      </c>
+      <c r="C421" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G421" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="422" spans="1:7">
+      <c r="A422" s="0" t="inlineStr">
+        <is>
+          <t>4987176273222</t>
+        </is>
+      </c>
+      <c r="B422" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　本体</t>
+        </is>
+      </c>
+      <c r="C422" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G422" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="423" spans="1:7">
+      <c r="A423" s="0" t="inlineStr">
+        <is>
+          <t>4987176292216</t>
+        </is>
+      </c>
+      <c r="B423" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　パッションアンバー　詰替え</t>
+        </is>
+      </c>
+      <c r="C423" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G423" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="424" spans="1:7">
+      <c r="A424" s="0" t="inlineStr">
+        <is>
+          <t>4987176292223</t>
+        </is>
+      </c>
+      <c r="B424" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　ホワイトフローラル　詰替え</t>
+        </is>
+      </c>
+      <c r="C424" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G424" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" spans="1:7">
+      <c r="A425" s="0" t="inlineStr">
+        <is>
+          <t>4987176292230</t>
+        </is>
+      </c>
+      <c r="B425" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　トイレ用消臭剤　ベルガモットウッド　詰替え</t>
+        </is>
+      </c>
+      <c r="C425" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月13日</t>
+        </is>
+      </c>
+      <c r="G425" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" spans="1:7">
+      <c r="A426" s="0" t="inlineStr">
+        <is>
+          <t>4904735057284</t>
+        </is>
+      </c>
+      <c r="B426" s="0" t="inlineStr">
+        <is>
+          <t>パックスナチュロン　ハンドクリーム　イランイラン＆ミュゲ</t>
+        </is>
+      </c>
+      <c r="C426" s="0" t="inlineStr">
+        <is>
+          <t>2025年12月31日</t>
+        </is>
+      </c>
+      <c r="G426" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" spans="1:7">
+      <c r="A427" s="0" t="inlineStr">
+        <is>
+          <t>4904735057314</t>
+        </is>
+      </c>
+      <c r="B427" s="0" t="inlineStr">
+        <is>
+          <t>パックスナチュロン　ハンドクリーム　イランイラン＆ミュゲ</t>
+        </is>
+      </c>
+      <c r="C427" s="0" t="inlineStr">
+        <is>
+          <t>2025年12月31日</t>
+        </is>
+      </c>
+      <c r="G427" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="428" spans="1:7">
+      <c r="A428" s="0" t="inlineStr">
+        <is>
+          <t>4901080507815</t>
+        </is>
+      </c>
+      <c r="B428" s="0" t="inlineStr">
+        <is>
+          <t>モンダミンプレミアムケアＳ１３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C428" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月30日</t>
+        </is>
+      </c>
+      <c r="G428" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" spans="1:7">
+      <c r="A429" s="0" t="inlineStr">
+        <is>
+          <t>4936613072133</t>
+        </is>
+      </c>
+      <c r="B429" s="0" t="inlineStr">
+        <is>
+          <t>国産良品しつかり取れる綿棒１００本袋（１本包装）</t>
+        </is>
+      </c>
+      <c r="C429" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月08日</t>
+        </is>
+      </c>
+      <c r="D429" s="0" t="inlineStr">
+        <is>
+          <t>4936613072935</t>
+        </is>
+      </c>
+      <c r="E429" s="0" t="inlineStr">
+        <is>
+          <t>綿棒カルテ０２耳かき綿棒</t>
+        </is>
+      </c>
+      <c r="F429" s="0" t="inlineStr">
+        <is>
+          <t>2025年04月01日</t>
+        </is>
+      </c>
+      <c r="G429" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="430" spans="1:7">
+      <c r="A430" s="0" t="inlineStr">
+        <is>
+          <t>4987072039168</t>
+        </is>
+      </c>
+      <c r="B430" s="0" t="inlineStr">
+        <is>
+          <t>スピードブレスケア　グレープミント　３０粒</t>
+        </is>
+      </c>
+      <c r="C430" s="0" t="inlineStr">
+        <is>
+          <t>2025年08月28日</t>
+        </is>
+      </c>
+      <c r="G430" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="431" spans="1:7">
+      <c r="A431" s="0" t="inlineStr">
+        <is>
+          <t>4936613072140</t>
+        </is>
+      </c>
+      <c r="B431" s="0" t="inlineStr">
+        <is>
+          <t>国産良品ぬれている方がいい綿棒５０本袋（１本包装）</t>
+        </is>
+      </c>
+      <c r="C431" s="0" t="inlineStr">
+        <is>
+          <t>2025年06月20日</t>
+        </is>
+      </c>
+      <c r="D431" s="0" t="inlineStr">
+        <is>
+          <t>4936613072966</t>
+        </is>
+      </c>
+      <c r="E431" s="0" t="inlineStr">
+        <is>
+          <t>綿棒カルテ０５爽快綿棒</t>
+        </is>
+      </c>
+      <c r="F431" s="0" t="inlineStr">
+        <is>
+          <t>2025年04月01日</t>
+        </is>
+      </c>
+      <c r="G431" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" spans="1:7">
+      <c r="A432" s="0" t="inlineStr">
+        <is>
+          <t>4936613072157</t>
+        </is>
+      </c>
+      <c r="B432" s="0" t="inlineStr">
+        <is>
+          <t>国産良品くつつけて取る綿棒５０本袋（１本包装）</t>
+        </is>
+      </c>
+      <c r="C432" s="0" t="inlineStr">
+        <is>
+          <t>2025年06月20日</t>
+        </is>
+      </c>
+      <c r="D432" s="0" t="inlineStr">
+        <is>
+          <t>4936613072942</t>
+        </is>
+      </c>
+      <c r="E432" s="0" t="inlineStr">
+        <is>
+          <t>綿棒カルテ０３粘着綿棒</t>
+        </is>
+      </c>
+      <c r="F432" s="0" t="inlineStr">
+        <is>
+          <t>2025年04月01日</t>
+        </is>
+      </c>
+      <c r="G432" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" spans="1:7">
+      <c r="A433" s="0" t="inlineStr">
+        <is>
+          <t>4936613072348</t>
+        </is>
+      </c>
+      <c r="B433" s="0" t="inlineStr">
+        <is>
+          <t>国産良品　黒粘着めんぼう２０本入</t>
+        </is>
+      </c>
+      <c r="C433" s="0" t="inlineStr">
+        <is>
+          <t>2025年06月20日</t>
+        </is>
+      </c>
+      <c r="D433" s="0" t="inlineStr">
+        <is>
+          <t>4936613072959</t>
+        </is>
+      </c>
+      <c r="E433" s="0" t="inlineStr">
+        <is>
+          <t>綿棒カルテ０４黒粘着綿棒</t>
+        </is>
+      </c>
+      <c r="F433" s="0" t="inlineStr">
+        <is>
+          <t>2025年04月01日</t>
+        </is>
+      </c>
+      <c r="G433" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="434" spans="1:7">
+      <c r="A434" s="0" t="inlineStr">
+        <is>
+          <t>4956810700127</t>
+        </is>
+      </c>
+      <c r="B434" s="0" t="inlineStr">
+        <is>
+          <t>備蓄用おにぎり　塩むすび</t>
+        </is>
+      </c>
+      <c r="C434" s="0" t="inlineStr">
+        <is>
+          <t>2025年03月31日</t>
+        </is>
+      </c>
+      <c r="G434" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" spans="1:7">
+      <c r="A435" s="0" t="inlineStr">
+        <is>
+          <t>4956810700134</t>
+        </is>
+      </c>
+      <c r="B435" s="0" t="inlineStr">
+        <is>
+          <t>備蓄用おにぎり　しょうゆむすび</t>
+        </is>
+      </c>
+      <c r="C435" s="0" t="inlineStr">
+        <is>
+          <t>2025年03月31日</t>
+        </is>
+      </c>
+      <c r="G435" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" spans="1:7">
+      <c r="A436" s="0" t="inlineStr">
+        <is>
+          <t>4987176100535</t>
+        </is>
+      </c>
+      <c r="B436" s="0" t="inlineStr">
+        <is>
+          <t>パンテーン　モイストスムースケア　インテンシブヴィタミルク</t>
+        </is>
+      </c>
+      <c r="C436" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月18日</t>
+        </is>
+      </c>
+      <c r="G436" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="437" spans="1:7">
+      <c r="A437" s="0" t="inlineStr">
+        <is>
+          <t>4901609010871</t>
+        </is>
+      </c>
+      <c r="B437" s="0" t="inlineStr">
+        <is>
+          <t>消臭センサー＆スプレー アロマソープ本体</t>
+        </is>
+      </c>
+      <c r="C437" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G437" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" spans="1:7">
+      <c r="A438" s="0" t="inlineStr">
+        <is>
+          <t>4901750771188</t>
+        </is>
+      </c>
+      <c r="B438" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ消毒ノンアルコール４０枚＊３Ｐ</t>
+        </is>
+      </c>
+      <c r="C438" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G438" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" spans="1:7">
+      <c r="A439" s="0" t="inlineStr">
+        <is>
+          <t>4901750771270</t>
+        </is>
+      </c>
+      <c r="B439" s="0" t="inlineStr">
+        <is>
+          <t>スコッティ消毒アルコール４０枚＊３Ｐ</t>
+        </is>
+      </c>
+      <c r="C439" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G439" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月03日</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" spans="1:7">
+      <c r="A440" s="0" t="inlineStr">
+        <is>
+          <t>4987176284426</t>
+        </is>
+      </c>
+      <c r="B440" s="0" t="inlineStr">
+        <is>
+          <t>アリエール　ジェルボールプロパワー超抗菌　本体</t>
+        </is>
+      </c>
+      <c r="C440" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月17日</t>
+        </is>
+      </c>
+      <c r="G440" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" spans="1:7">
+      <c r="A441" s="0" t="inlineStr">
+        <is>
+          <t>4571429810960</t>
+        </is>
+      </c>
+      <c r="B441" s="0" t="inlineStr">
+        <is>
+          <t>ミセラ激爽快さらさら洗顔シート５０枚</t>
+        </is>
+      </c>
+      <c r="C441" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G441" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="442" spans="1:7">
+      <c r="A442" s="0" t="inlineStr">
+        <is>
+          <t>4901080016515</t>
+        </is>
+      </c>
+      <c r="B442" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　１６０日用</t>
+        </is>
+      </c>
+      <c r="C442" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G442" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" spans="1:7">
+      <c r="A443" s="0" t="inlineStr">
+        <is>
+          <t>4901080016713</t>
+        </is>
+      </c>
+      <c r="B443" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　２６０日用</t>
+        </is>
+      </c>
+      <c r="C443" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G443" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" spans="1:7">
+      <c r="A444" s="0" t="inlineStr">
+        <is>
+          <t>4901080017116</t>
+        </is>
+      </c>
+      <c r="B444" s="0" t="inlineStr">
+        <is>
+          <t>アース虫よけネットＥＸ　１年用</t>
+        </is>
+      </c>
+      <c r="C444" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G444" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" spans="1:7">
+      <c r="A445" s="0" t="inlineStr">
+        <is>
+          <t>4901080017314</t>
+        </is>
+      </c>
+      <c r="B445" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　玄関用　１６０日用</t>
+        </is>
+      </c>
+      <c r="C445" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G445" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" spans="1:7">
+      <c r="A446" s="0" t="inlineStr">
+        <is>
+          <t>4901080017413</t>
+        </is>
+      </c>
+      <c r="B446" s="0" t="inlineStr">
+        <is>
+          <t>アース　虫よけネットＥＸ　玄関用　２６０日用</t>
+        </is>
+      </c>
+      <c r="C446" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G446" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" spans="1:7">
+      <c r="A447" s="0" t="inlineStr">
+        <is>
+          <t>4901080024015</t>
+        </is>
+      </c>
+      <c r="B447" s="0" t="inlineStr">
+        <is>
+          <t>おすだけコバエアーススプレー　６０回分</t>
+        </is>
+      </c>
+      <c r="C447" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G447" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="448" spans="1:7">
+      <c r="A448" s="0" t="inlineStr">
+        <is>
+          <t>4901080037015</t>
+        </is>
+      </c>
+      <c r="B448" s="0" t="inlineStr">
+        <is>
+          <t>虫よけブレスα　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C448" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G448" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="449" spans="1:7">
+      <c r="A449" s="0" t="inlineStr">
+        <is>
+          <t>4901080037114</t>
+        </is>
+      </c>
+      <c r="B449" s="0" t="inlineStr">
+        <is>
+          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C449" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G449" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" spans="1:7">
+      <c r="A450" s="0" t="inlineStr">
+        <is>
+          <t>4901080037213</t>
+        </is>
+      </c>
+      <c r="B450" s="0" t="inlineStr">
+        <is>
+          <t>虫よけパッチα　シールタイプ　ミッキー＆ミニー</t>
+        </is>
+      </c>
+      <c r="C450" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G450" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" spans="1:7">
+      <c r="A451" s="0" t="inlineStr">
+        <is>
+          <t>4901080095213</t>
+        </is>
+      </c>
+      <c r="B451" s="0" t="inlineStr">
+        <is>
+          <t>アース虫よけテープ　あみ戸サッシ用　４ヵ月用</t>
+        </is>
+      </c>
+      <c r="C451" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G451" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" spans="1:7">
+      <c r="A452" s="0" t="inlineStr">
+        <is>
+          <t>4901080148414</t>
+        </is>
+      </c>
+      <c r="B452" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ１プッシュ式スプレー　スピードスター　６０回分</t>
+        </is>
+      </c>
+      <c r="C452" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G452" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" spans="1:7">
+      <c r="A453" s="0" t="inlineStr">
+        <is>
+          <t>4901080222916</t>
+        </is>
+      </c>
+      <c r="B453" s="0" t="inlineStr">
+        <is>
+          <t>マモルーム　蚊に効く吊るだけプレート　７カ月用</t>
+        </is>
+      </c>
+      <c r="C453" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G453" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="454" spans="1:7">
+      <c r="A454" s="0" t="inlineStr">
+        <is>
+          <t>4901080235213</t>
+        </is>
+      </c>
+      <c r="B454" s="0" t="inlineStr">
+        <is>
+          <t>ダニバリア　ダニよけゲル　ハーバルソープの香り</t>
+        </is>
+      </c>
+      <c r="C454" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G454" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" spans="1:7">
+      <c r="A455" s="0" t="inlineStr">
+        <is>
+          <t>4901080235916</t>
+        </is>
+      </c>
+      <c r="B455" s="0" t="inlineStr">
+        <is>
+          <t>アースコバエ　ゴミ箱用　シトラスミントの香り</t>
+        </is>
+      </c>
+      <c r="C455" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G455" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" spans="1:7">
+      <c r="A456" s="0" t="inlineStr">
+        <is>
+          <t>4901080277015</t>
+        </is>
+      </c>
+      <c r="B456" s="0" t="inlineStr">
+        <is>
+          <t>バポナ　あみ戸に貼るだけ　１６０日用</t>
+        </is>
+      </c>
+      <c r="C456" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G456" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="457" spans="1:7">
+      <c r="A457" s="0" t="inlineStr">
+        <is>
+          <t>4901080277213</t>
+        </is>
+      </c>
+      <c r="B457" s="0" t="inlineStr">
+        <is>
+          <t>バポナ　あみ戸に貼るだけ　２６０日用</t>
+        </is>
+      </c>
+      <c r="C457" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G457" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" spans="1:7">
+      <c r="A458" s="0" t="inlineStr">
+        <is>
+          <t>4901601282498</t>
+        </is>
+      </c>
+      <c r="B458" s="0" t="inlineStr">
+        <is>
+          <t>ヘアケアブラシ</t>
+        </is>
+      </c>
+      <c r="C458" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G458" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" spans="1:7">
+      <c r="A459" s="0" t="inlineStr">
+        <is>
+          <t>4901601282870</t>
+        </is>
+      </c>
+      <c r="B459" s="0" t="inlineStr">
+        <is>
+          <t>スキハサミ　シャギー用（キャップ付）</t>
+        </is>
+      </c>
+      <c r="C459" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G459" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="460" spans="1:7">
+      <c r="A460" s="0" t="inlineStr">
+        <is>
+          <t>4901601304619</t>
+        </is>
+      </c>
+      <c r="B460" s="0" t="inlineStr">
+        <is>
+          <t>ＫＱ１８１８クシ付きマユトリマー　ＣＡ</t>
+        </is>
+      </c>
+      <c r="C460" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G460" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" spans="1:7">
+      <c r="A461" s="0" t="inlineStr">
+        <is>
+          <t>4901987224013</t>
+        </is>
+      </c>
+      <c r="B461" s="0" t="inlineStr">
+        <is>
+          <t>キッチンテープ　５０ｍｍ</t>
+        </is>
+      </c>
+      <c r="C461" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G461" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" spans="1:7">
+      <c r="A462" s="0" t="inlineStr">
+        <is>
+          <t>4901987224020</t>
+        </is>
+      </c>
+      <c r="B462" s="0" t="inlineStr">
+        <is>
+          <t>キッチンテープ　７０ｍｍ</t>
+        </is>
+      </c>
+      <c r="C462" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G462" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="463" spans="1:7">
+      <c r="A463" s="0" t="inlineStr">
+        <is>
+          <t>4902806112641</t>
+        </is>
+      </c>
+      <c r="B463" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　フェイシャルペーパー　アイスタイプ　せっけんの香り</t>
+        </is>
+      </c>
+      <c r="C463" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G463" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" s="0" t="inlineStr">
+        <is>
+          <t>4902806118506</t>
+        </is>
+      </c>
+      <c r="B464" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　バイオコア　デオドラント　ボディペーパー　クリアシャボン</t>
+        </is>
+      </c>
+      <c r="C464" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G464" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" spans="1:7">
+      <c r="A465" s="0" t="inlineStr">
+        <is>
+          <t>4902806118766</t>
+        </is>
+      </c>
+      <c r="B465" s="0" t="inlineStr">
+        <is>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ</t>
+        </is>
+      </c>
+      <c r="C465" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G465" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" spans="1:7">
+      <c r="A466" s="0" t="inlineStr">
+        <is>
+          <t>4902806123135</t>
+        </is>
+      </c>
+      <c r="B466" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　マイクロスパークリング泡洗顔　ホワイトクレイ</t>
+        </is>
+      </c>
+      <c r="C466" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G466" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" spans="1:7">
+      <c r="A467" s="0" t="inlineStr">
+        <is>
+          <t>4902806123289</t>
+        </is>
+      </c>
+      <c r="B467" s="0" t="inlineStr">
+        <is>
+          <t>ルシード　薬用　スカルプデオシャンプー　ＥＸクールタイプ　詰替え</t>
+        </is>
+      </c>
+      <c r="C467" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G467" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" spans="1:7">
+      <c r="A468" s="0" t="inlineStr">
+        <is>
+          <t>4902806123364</t>
+        </is>
+      </c>
+      <c r="B468" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　プレミアムタイプ　デオドラント　ボディウォッシュ</t>
+        </is>
+      </c>
+      <c r="C468" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G468" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" spans="1:7">
+      <c r="A469" s="0" t="inlineStr">
+        <is>
+          <t>4902806127850</t>
+        </is>
+      </c>
+      <c r="B469" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　ＥＸプレミアムタイプ　デオドラントスプレー　無香料</t>
+        </is>
+      </c>
+      <c r="C469" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G469" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" spans="1:7">
+      <c r="A470" s="0" t="inlineStr">
+        <is>
+          <t>4902806129700</t>
+        </is>
+      </c>
+      <c r="B470" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビ―　マイクロスパークリング　泡洗顔　アクネケア</t>
+        </is>
+      </c>
+      <c r="C470" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G470" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" spans="1:7">
+      <c r="A471" s="0" t="inlineStr">
+        <is>
+          <t>4902806387841</t>
+        </is>
+      </c>
+      <c r="B471" s="0" t="inlineStr">
+        <is>
+          <t>ギャツビー　クレイジークール　ボディウォーター　アイスアイスシトラス</t>
+        </is>
+      </c>
+      <c r="C471" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G471" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" spans="1:7">
+      <c r="A472" s="0" t="inlineStr">
+        <is>
+          <t>4902806435245</t>
+        </is>
+      </c>
+      <c r="B472" s="0" t="inlineStr">
+        <is>
+          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
+        </is>
+      </c>
+      <c r="C472" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G472" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" spans="1:7">
+      <c r="A473" s="0" t="inlineStr">
+        <is>
+          <t>4903301363606</t>
+        </is>
+      </c>
+      <c r="B473" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　本体</t>
+        </is>
+      </c>
+      <c r="C473" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G473" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" spans="1:7">
+      <c r="A474" s="0" t="inlineStr">
+        <is>
+          <t>4903301363651</t>
+        </is>
+      </c>
+      <c r="B474" s="0" t="inlineStr">
+        <is>
+          <t>ソフラン　プレミアム消臭　アロマソープの香り　ウルトラジャンボ</t>
+        </is>
+      </c>
+      <c r="C474" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G474" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" spans="1:7">
+      <c r="A475" s="0" t="inlineStr">
+        <is>
+          <t>4970458820771</t>
+        </is>
+      </c>
+      <c r="B475" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　クリアエッセンスマスク　７枚</t>
+        </is>
+      </c>
+      <c r="C475" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G475" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" spans="1:7">
+      <c r="A476" s="0" t="inlineStr">
+        <is>
+          <t>4970458821396</t>
+        </is>
+      </c>
+      <c r="B476" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　レチビタエッセンスマスク　７枚</t>
+        </is>
+      </c>
+      <c r="C476" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G476" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" spans="1:7">
+      <c r="A477" s="0" t="inlineStr">
+        <is>
+          <t>4970458822638</t>
+        </is>
+      </c>
+      <c r="B477" s="0" t="inlineStr">
+        <is>
+          <t>ピュレア　リジュオンリペアエッセンスマスク</t>
+        </is>
+      </c>
+      <c r="C477" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G477" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" spans="1:7">
+      <c r="A478" s="0" t="inlineStr">
+        <is>
+          <t>4971633162976</t>
+        </is>
+      </c>
+      <c r="B478" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　１２ロール　シングル　５５Ｍ　花の香り</t>
+        </is>
+      </c>
+      <c r="C478" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G478" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" spans="1:7">
+      <c r="A479" s="0" t="inlineStr">
+        <is>
+          <t>4971633163010</t>
+        </is>
+      </c>
+      <c r="B479" s="0" t="inlineStr">
+        <is>
+          <t>エルモア　１２ロール　ピンクダブル　３０Ｍ　花の香り</t>
+        </is>
+      </c>
+      <c r="C479" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="G479" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" spans="1:7">
+      <c r="A480" s="0" t="inlineStr">
+        <is>
+          <t>4902430744966</t>
+        </is>
+      </c>
+      <c r="B480" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　コンディショナー　詰替　３００Ｇ</t>
+        </is>
+      </c>
+      <c r="C480" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="G480" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" spans="1:7">
+      <c r="A481" s="0" t="inlineStr">
+        <is>
+          <t>4902430744973</t>
+        </is>
+      </c>
+      <c r="B481" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒｍｅｎ　スカルプゴールド　シャンプー　詰替　３００ＭＬ</t>
+        </is>
+      </c>
+      <c r="C481" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D481" s="0" t="inlineStr">
+        <is>
+          <t>4987176370822</t>
+        </is>
+      </c>
+      <c r="E481" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーつめかえ</t>
+        </is>
+      </c>
+      <c r="F481" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G481" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" spans="1:7">
+      <c r="A482" s="0" t="inlineStr">
+        <is>
+          <t>4987176021960</t>
+        </is>
+      </c>
+      <c r="B482" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドシャンプー超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C482" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D482" s="0" t="inlineStr">
+        <is>
+          <t>4987176370785</t>
+        </is>
+      </c>
+      <c r="E482" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F482" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G482" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" spans="1:7">
+      <c r="A483" s="0" t="inlineStr">
+        <is>
+          <t>4987176023056</t>
+        </is>
+      </c>
+      <c r="B483" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプゴールドコンディショナー超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C483" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D483" s="0" t="inlineStr">
+        <is>
+          <t>4987176370792</t>
+        </is>
+      </c>
+      <c r="E483" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F483" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G483" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" spans="1:7">
+      <c r="A484" s="0" t="inlineStr">
+        <is>
+          <t>4987176143044</t>
+        </is>
+      </c>
+      <c r="B484" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C484" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D484" s="0" t="inlineStr">
+        <is>
+          <t>4987176370457</t>
+        </is>
+      </c>
+      <c r="E484" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ</t>
+        </is>
+      </c>
+      <c r="F484" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G484" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" spans="1:7">
+      <c r="A485" s="0" t="inlineStr">
+        <is>
+          <t>4987176243256</t>
+        </is>
+      </c>
+      <c r="B485" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C485" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D485" s="0" t="inlineStr">
+        <is>
+          <t>4987176370709</t>
+        </is>
+      </c>
+      <c r="E485" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F485" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G485" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="486" spans="1:7">
+      <c r="A486" s="0" t="inlineStr">
+        <is>
+          <t>4987176243287</t>
+        </is>
+      </c>
+      <c r="B486" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C486" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D486" s="0" t="inlineStr">
+        <is>
+          <t>4987176370549</t>
+        </is>
+      </c>
+      <c r="E486" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ超特大サイズ５．８倍</t>
+        </is>
+      </c>
+      <c r="F486" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G486" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" spans="1:7">
+      <c r="A487" s="0" t="inlineStr">
+        <is>
+          <t>4987176243294</t>
+        </is>
+      </c>
+      <c r="B487" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C487" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D487" s="0" t="inlineStr">
+        <is>
+          <t>4987176370778</t>
+        </is>
+      </c>
+      <c r="E487" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F487" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G487" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" spans="1:7">
+      <c r="A488" s="0" t="inlineStr">
+        <is>
+          <t>4987176243300</t>
+        </is>
+      </c>
+      <c r="B488" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C488" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D488" s="0" t="inlineStr">
+        <is>
+          <t>4987176370730</t>
+        </is>
+      </c>
+      <c r="E488" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F488" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G488" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" spans="1:7">
+      <c r="A489" s="0" t="inlineStr">
+        <is>
+          <t>4987176243317</t>
+        </is>
+      </c>
+      <c r="B489" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　詰替え</t>
+        </is>
+      </c>
+      <c r="C489" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D489" s="0" t="inlineStr">
+        <is>
+          <t>4987176370631</t>
+        </is>
+      </c>
+      <c r="E489" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F489" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G489" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" spans="1:7">
+      <c r="A490" s="0" t="inlineStr">
+        <is>
+          <t>4987176243324</t>
+        </is>
+      </c>
+      <c r="B490" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C490" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D490" s="0" t="inlineStr">
+        <is>
+          <t>4987176370716</t>
+        </is>
+      </c>
+      <c r="E490" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ超特大サイズ２．８倍</t>
+        </is>
+      </c>
+      <c r="F490" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G490" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" spans="1:7">
+      <c r="A491" s="0" t="inlineStr">
+        <is>
+          <t>4987176243348</t>
+        </is>
+      </c>
+      <c r="B491" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　マイルドモイスチャー　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C491" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D491" s="0" t="inlineStr">
+        <is>
+          <t>4987176370747</t>
+        </is>
+      </c>
+      <c r="E491" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳグリーンゼラニウムシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F491" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G491" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="492" spans="1:7">
+      <c r="A492" s="0" t="inlineStr">
+        <is>
+          <t>4987176243355</t>
+        </is>
+      </c>
+      <c r="B492" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C492" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D492" s="0" t="inlineStr">
+        <is>
+          <t>4987176370655</t>
+        </is>
+      </c>
+      <c r="E492" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F492" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G492" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" spans="1:7">
+      <c r="A493" s="0" t="inlineStr">
+        <is>
+          <t>4987176243393</t>
+        </is>
+      </c>
+      <c r="B493" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　クールクレンズ　シャンプー　詰替え</t>
+        </is>
+      </c>
+      <c r="C493" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D493" s="0" t="inlineStr">
+        <is>
+          <t>4987176370624</t>
+        </is>
+      </c>
+      <c r="E493" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F493" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G493" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494" s="0" t="inlineStr">
+        <is>
+          <t>4987176243409</t>
+        </is>
+      </c>
+      <c r="B494" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　５ｉｎ１　コンデイショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C494" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D494" s="0" t="inlineStr">
+        <is>
+          <t>4987176370648</t>
+        </is>
+      </c>
+      <c r="E494" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳシトラスオイルコントロールコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F494" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G494" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" spans="1:7">
+      <c r="A495" s="0" t="inlineStr">
+        <is>
+          <t>4987176271198</t>
+        </is>
+      </c>
+      <c r="B495" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C495" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D495" s="0" t="inlineStr">
+        <is>
+          <t>4987176370853</t>
+        </is>
+      </c>
+      <c r="E495" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F495" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G495" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496" s="0" t="inlineStr">
+        <is>
+          <t>4987176271211</t>
+        </is>
+      </c>
+      <c r="B496" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　ｆｏｒ　ｍｅｎ　スカルプ　ゴールド　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C496" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D496" s="0" t="inlineStr">
+        <is>
+          <t>4987176370846</t>
+        </is>
+      </c>
+      <c r="E496" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳＦＯＲＭＥＮリフレッシュＥＸコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F496" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G496" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" spans="1:7">
+      <c r="A497" s="0" t="inlineStr">
+        <is>
+          <t>4987176310729</t>
+        </is>
+      </c>
+      <c r="B497" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C497" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D497" s="0" t="inlineStr">
+        <is>
+          <t>4987176370471</t>
+        </is>
+      </c>
+      <c r="E497" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F497" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G497" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" spans="1:7">
+      <c r="A498" s="0" t="inlineStr">
+        <is>
+          <t>4987176310736</t>
+        </is>
+      </c>
+      <c r="B498" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　特大サイズ</t>
+        </is>
+      </c>
+      <c r="C498" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D498" s="0" t="inlineStr">
+        <is>
+          <t>4987176370464</t>
+        </is>
+      </c>
+      <c r="E498" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ特大サイズ１．５倍</t>
+        </is>
+      </c>
+      <c r="F498" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G498" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" spans="1:7">
+      <c r="A499" s="0" t="inlineStr">
+        <is>
+          <t>4987176310774</t>
+        </is>
+      </c>
+      <c r="B499" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C499" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D499" s="0" t="inlineStr">
+        <is>
+          <t>4987176370495</t>
+        </is>
+      </c>
+      <c r="E499" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F499" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G499" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" spans="1:7">
+      <c r="A500" s="0" t="inlineStr">
+        <is>
+          <t>4987176310811</t>
+        </is>
+      </c>
+      <c r="B500" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　詰替え　超特大サイズ</t>
+        </is>
+      </c>
+      <c r="C500" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D500" s="0" t="inlineStr">
+        <is>
+          <t>4987176370488</t>
+        </is>
+      </c>
+      <c r="E500" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーつめかえ超特大サイズ３倍</t>
+        </is>
+      </c>
+      <c r="F500" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G500" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" spans="1:7">
+      <c r="A501" s="0" t="inlineStr">
+        <is>
+          <t>4987072029671</t>
+        </is>
+      </c>
+      <c r="B501" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　心やすらぐスパフラワー</t>
+        </is>
+      </c>
+      <c r="C501" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G501" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" spans="1:7">
+      <c r="A502" s="0" t="inlineStr">
+        <is>
+          <t>4987072051160</t>
+        </is>
+      </c>
+      <c r="B502" s="0" t="inlineStr">
+        <is>
+          <t>消臭元　無香料</t>
+        </is>
+      </c>
+      <c r="C502" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G502" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="503" spans="1:7">
+      <c r="A503" s="0" t="inlineStr">
+        <is>
+          <t>4987072056530</t>
+        </is>
+      </c>
+      <c r="B503" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　気分すっきりボタニカルハーブ</t>
+        </is>
+      </c>
+      <c r="C503" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G503" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504" s="0" t="inlineStr">
+        <is>
+          <t>4987072096758</t>
+        </is>
+      </c>
+      <c r="B504" s="0" t="inlineStr">
+        <is>
+          <t>トイレの消臭元　ＰＲＯ　便臭ストロング　フレッシュＥＸクリア</t>
+        </is>
+      </c>
+      <c r="C504" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月16日</t>
+        </is>
+      </c>
+      <c r="G504" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月17日</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" spans="1:7">
+      <c r="A505" s="0" t="inlineStr">
+        <is>
+          <t>4582527716788</t>
+        </is>
+      </c>
+      <c r="B505" s="0" t="inlineStr">
+        <is>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｍ　２枚</t>
+        </is>
+      </c>
+      <c r="C505" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月18日</t>
+        </is>
+      </c>
+      <c r="G505" s="0" t="inlineStr">
+        <is>
           <t>2025年10月09日</t>
+        </is>
+      </c>
+    </row>
+    <row r="506" spans="1:7">
+      <c r="A506" s="0" t="inlineStr">
+        <is>
+          <t>4987176145666</t>
+        </is>
+      </c>
+      <c r="B506" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　コンディショナー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C506" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D506" s="0" t="inlineStr">
+        <is>
+          <t>4987176370426</t>
+        </is>
+      </c>
+      <c r="E506" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーコンディショナーポンプ</t>
+        </is>
+      </c>
+      <c r="F506" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G506" s="0" t="inlineStr">
+        <is>
+          <t>2024年01月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="A507" s="0" t="inlineStr">
+        <is>
+          <t>4582527716795</t>
+        </is>
+      </c>
+      <c r="B507" s="0" t="inlineStr">
+        <is>
+          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｌ　２枚</t>
+        </is>
+      </c>
+      <c r="C507" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月18日</t>
+        </is>
+      </c>
+      <c r="G507" s="0" t="inlineStr">
+        <is>
+          <t>2023年05月23日</t>
+        </is>
+      </c>
+    </row>
+    <row r="508" spans="1:7">
+      <c r="A508" s="0" t="inlineStr">
+        <is>
+          <t>4987176145710</t>
+        </is>
+      </c>
+      <c r="B508" s="0" t="inlineStr">
+        <is>
+          <t>ｈ＆ｓ　モイスチャー　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C508" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月27日</t>
+        </is>
+      </c>
+      <c r="D508" s="0" t="inlineStr">
+        <is>
+          <t>4987176370433</t>
+        </is>
+      </c>
+      <c r="E508" s="0" t="inlineStr">
+        <is>
+          <t>ＨＳモイスチャーシャンプーポンプ</t>
+        </is>
+      </c>
+      <c r="F508" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月30日</t>
+        </is>
+      </c>
+      <c r="G508" s="0" t="inlineStr">
+        <is>
+          <t>2022年10月26日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>