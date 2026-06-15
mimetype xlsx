--- v2 (2026-04-13)
+++ v3 (2026-06-15)
@@ -97,12784 +97,5667 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4987176292384</t>
+          <t>0000000000001</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　本体</t>
+          <t>レノアハピネスミストホワイトムスクの香りつめかえ用４回分</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>4902806421484</t>
+          <t>0000000000002</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>ギャツビー　クレイジークール　ボディウォーター　アイスオーシャン</t>
+          <t>レノアハピネスミストホワイトティーの香りつめかえ用４回分</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年03月05日</t>
-[...14 lines deleted...]
-          <t>2026年02月17日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>4901525010900</t>
+          <t>0000000000003</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ｅファブリーズホワイトリリ－の香り替</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
-[...14 lines deleted...]
-          <t>2026年03月12日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>4901525012423</t>
+          <t>0000000000004</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>カウブランド　赤箱</t>
+          <t>ｅファブリーズピーチ＆ムスクの香り替</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年03月03日</t>
-[...14 lines deleted...]
-          <t>2026年03月12日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>4547691782236</t>
+          <t>0000000000005</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>カシニーナ　ラッキーブルー　Ｍサイズ</t>
+          <t>ｅファブリーズすずらん＆グリーンブーケの香り替</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4973512230646</t>
+          <t>4901750844189</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>シャボネットササッとすすぎ　本体</t>
+          <t>アクティワイドパッド１０００</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4548514157392</t>
+          <t>4902111773476</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>きき湯とアヒル隊長　大冒険セット</t>
+          <t>ダヴ　センシティブマイルド　クリーミー泡洗顔料　つめかえ用</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4548514158511</t>
+          <t>4901750602277</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　やさしいラベンダーの香り</t>
+          <t>ワイプオールＸ７０スモールポップアップシングル</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4548514158528</t>
+          <t>4901750848071</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　ほんのり甘いオレンジ＆ライムの香り</t>
+          <t>アクティうす型やわらかパンツＭサイズ</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4548514158535</t>
+          <t>4902111725314</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ＣＲＡＦＴ　ＢＡＴＨ（クラフトバス）　すっきり爽やかレモングラスの香り</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　シャンプー　詰替用</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4548514159440</t>
+          <t>4902806435245</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ナイトアソート</t>
+          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4548514511460</t>
+          <t>4901750251178</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>インセント　スカルプ泡シャンプー</t>
+          <t>クリネックスシスティピンク</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年03月25日</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>4901750251291</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>クリネックスシスティ４ロール（ダブル）ハピネスピンク</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月09日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4548514511477</t>
+          <t>4903367093523</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>インセント　薬用育毛トニック　スカルプモイスチャー</t>
+          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4571113808464</t>
+          <t>4964495600854</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>ホワイトティスキンクリーム</t>
+          <t>キッズハミガキ　ストロベリー</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月10日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4580287322836</t>
+          <t>4902125610002</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>ＲＦ０２　難燃性　４５Ｌ　半透明　吊り下げ</t>
+          <t>沈香寿山　塗箱短寸８入</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>4902125610019</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>沈香寿山　塗箱短寸８入</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4580287323024</t>
+          <t>4904681624974</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ＧＥ３０再生原料ポリ袋ＢＯＸ３０Ｌ半透明</t>
+          <t>ＳＣ増量おかずカップ８号</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4580287323031</t>
+          <t>4906156400656</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ＧＥ４０再生原料ポリ袋ＢＯＸ４５Ｌ半透明</t>
+          <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4580421230676</t>
+          <t>4906156400762</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　本体</t>
+          <t>ベルベットスムーズ　ダイヤモンド　エキストラ（粗め）　ピンク</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4580421230683</t>
+          <t>4902111750125</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ＥＭＳマッスルパックネオ　替パッド</t>
+          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4901070129553</t>
+          <t>4537208349007</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　アーバンロマンス</t>
+          <t>どこでもモイスチャー　マーガレット</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4901070129560</t>
+          <t>4537208350065</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　グレイスボーテ</t>
+          <t>どこでもモイスチャー　ハーブ</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4970883811351</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>磁気バンＳ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4987072054055</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>ブルーレット　スタンピー　除菌効果プラス　リラックスアロマ　つけ替用</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月22日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4901070130603</t>
+          <t>4549980589946</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ムーンライトシャボン</t>
+          <t>ＦＣＬ３０３２ＥＮＷＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4901070131600</t>
+          <t>4549980589984</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　リフレッシュサボン</t>
+          <t>ＦＣＬ３０３２ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4901070131617</t>
+          <t>4549980590133</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　グリーンフルーティー</t>
+          <t>ＦＣＬ３０４０ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4901070131624</t>
+          <t>4549980590485</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　本体　シルキーブーケ</t>
+          <t>ＦＣＬ３２４０ＥＮＷＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4901070131631</t>
+          <t>4549980590522</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　リフレッシュサボン</t>
+          <t>ＦＣＬ３２４０ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4901070131648</t>
+          <t>4549980592007</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　グリーンフルーティー</t>
+          <t>ＦＬ２０ＳＳＥＮＷ１８ＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4901070131655</t>
+          <t>4549980592021</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>消臭力　コンパクト　トイレ用　つけかえ２個セット　シルキーブーケ</t>
+          <t>ＦＬ２０ＳＳＥＸＤ１８ＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4901070722433</t>
+          <t>4582559941349</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ビニールうす手　ロング　腕カバー付き　指先抗ウイルス加工　Ｍ　ピンク</t>
+          <t>ゆうゆうグローブＰＥブルーＬ</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4901070754892</t>
+          <t>4582559947518</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　手肌ケア手袋　フリーサイズ　ホワイト</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　無香料</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4901070760992</t>
+          <t>4582559947525</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｓ　ホワイト</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　ラベンダー</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4901070761012</t>
+          <t>4582559947549</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ファミリー　ニトリルゴム　極うす手　Ｌ　ホワイト</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　森林浴</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4901070909803</t>
+          <t>4582559947594</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>洗浄力　モコ泡わ　ノズル専用クリーナー</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　ゆず</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4901070910267</t>
+          <t>4582559948737</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>新鮮番</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　無香料</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4901080151810</t>
+          <t>4582559948744</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>バスロマン　メディテーションタイム　くつろぎアロマ＆おやすみアロマ</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　ラベンダー</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4901422324469</t>
+          <t>4582559948751</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　クッキングシート　ミニ</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　ゆず</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4901422325626</t>
+          <t>4582559948768</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ３M</t>
+          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　森林浴</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4901422325633</t>
+          <t>4970458821938</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　２５Ｘ７M</t>
+          <t>ピュレア　クリアエッセンス　エッセンシャルトナー　２００ＭＬ</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4901422325640</t>
+          <t>4970458821945</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ３M</t>
+          <t>ピュレア　クリアエッセンス　セラム　５０ＭＬ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4901422325657</t>
+          <t>4547691778772</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート　３０Ｘ７M</t>
+          <t>ＰＥＴクロス養生用テープ若草　４１８</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4901422325688</t>
+          <t>4973307625541</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>フライパン用ホイルート２５＊１５M</t>
+          <t>ばんそうこうケース　トイ・ストーリー</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4901422325701</t>
+          <t>4973307634208</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　フライパン用ホイルシート１０M</t>
+          <t>ベルト付き保冷剤　トイ・ストーリー</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4901422335670</t>
+          <t>4973307664748</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｓ</t>
+          <t>デンタルキット　歯ブラシ付　ミニーマウス</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4901422335687</t>
+          <t>4975292800484</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｍ</t>
+          <t>ウィルナックススプレーつめかえ用</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4901422335694</t>
+          <t>4977517008163</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>キチントさん　マチ付きフリーザーバッグ　Ｌ</t>
+          <t>プロミック　草花・鉢花用</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4901422336554</t>
+          <t>4902111773421</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>フリーザーバックおいしさキープＭフック式</t>
+          <t>ダヴ　センシティブマイルド　クリーミー泡洗顔料</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月23日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4901422338923</t>
+          <t>4987241150724</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＳ</t>
+          <t>５０の恵　お出かけ前の白髪かくしブラック　１０ｍＬ</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年04月23日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4901422338930</t>
+          <t>4956810236671</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>カチッとロックＭ</t>
+          <t>バリューチョイス　キッチンスポンジ　ソフト</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月22日</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>4901422339197</t>
+          <t>4956810240982</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）保存容器　丸　Ｍ</t>
+          <t>バリューチョイス　キッチンスポンジ　ソフト</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>2026年03月02日</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4901422338954</t>
+          <t>4972525533171</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>Ｇ－２１５３高級すす竹耳かき２本組</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月22日</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>4901422339128</t>
+          <t>4972525053617</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+          <t>匠の技　すす竹耳かき</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2021年01月06日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4901422338961</t>
+          <t>4901616010741</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>ガム　歯周プロケア　ペースト　９０Ｇ</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月16日</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>4901422339135</t>
+          <t>4901616013513</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｍ</t>
+          <t>ガムプレミアムデンタルペーストハグキケア</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4901422338978</t>
+          <t>4901616012806</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>ガム・ハグキラボ　デンタルペーストメディカルハーブミント８５ｇ</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月16日</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>4901422339142</t>
+          <t>4901616013490</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｌ</t>
+          <t>ガムプレミアムデンタルペースト　メディカルハーブミント</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4901422338985</t>
+          <t>4901616012813</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＳ</t>
+          <t>ガム・ハグキラボ　デンタルペースト　ナチュラルハーブミント８５ｇ</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月16日</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>4901422339159</t>
+          <t>4901616013483</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）保存容器　角　Ｓ</t>
+          <t>ガムプレミアムデンタルペースト　ナチュラルハーブミント</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4901422338992</t>
+          <t>4901070129836</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＭ</t>
+          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
-      <c r="D56" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4901422339005</t>
+          <t>4901070130597</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>キチントさんスマートプッシュＬ</t>
+          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>2026年02月28日</t>
         </is>
       </c>
-      <c r="D57" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4901422339029</t>
+          <t>4902424447873</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>おすだけベープスプレールームバリア４０回分不快害虫</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年01月31日</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>4901422339074</t>
+          <t>4902424442472</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>イレモ（ｉｒｅｍｏ）ごはん保存容器　丸　一膳</t>
+          <t>おすだけベープスプレーハイブリッド２００回分不快害虫用</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>2026年03月02日</t>
+          <t>2018年02月23日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4901422339036</t>
+          <t>4547410260496</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器一膳</t>
+          <t>チェキフイルム　インスタックスミニ　シャイニースター　ＷＷ　１</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2024年12月17日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4901422339043</t>
+          <t>4582559943114</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>ＮＩＳＨＩＫＩＮアルコールチェッカー・電池式</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2024年08月29日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年06月02日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4901422339050</t>
+          <t>4903367091505</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器小盛</t>
+          <t>カラーブリーチ　詰替え</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4901422339067</t>
+          <t>4906156401806</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>ごはん冷凍保存容器アソートセット</t>
+          <t>消臭・抗菌靴スプレー　コンパクトサイズ</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4901422351120</t>
+          <t>4971902926155</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>全植物用の活力液肥３５ｍｌ×１０本入</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4901422351144</t>
+          <t>4971902926162</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>キッチンパック</t>
+          <t>液体肥料（観葉植物用）</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4902125461000</t>
+          <t>4972525514415</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>あかり香炉　かゆらぎ　１２０００゜</t>
+          <t>足のツメ垢取り＆ヤスリ</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月21日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4902125893221</t>
+          <t>4903301162681</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ユーカリ　１０ｍｌ</t>
+          <t>ランドメイト抗菌ウォッシュＬＦ</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4902125893245</t>
+          <t>4964596702563</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　ゼラニウム　１０ｍｌ</t>
+          <t>サナ　ワセリズム　オイルジェルクレンズ</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4902125893313</t>
+          <t>4995860518559</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　レモングラス　１０ｍｌ</t>
+          <t>紙で作ったハッカの虫よけ２　あみ戸用</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4902125893344</t>
+          <t>4902430304078</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>アロマベラ　エッセンシャルオイル　オレンジ　１０ｍｌ</t>
+          <t>ジレット　シェービング　フォーム　ピュア＆センシティブ</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4906156037920</t>
+          <t>4978951061165</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ヴィートリッチバスタイム除毛クリームしっかり除毛</t>
+          <t>ラブラインファブリックソフターホワイトムスク替</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4906156603286</t>
+          <t>4987176122469</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＭ－Ｌサイズ</t>
+          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4906156603293</t>
+          <t>4987176178596</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>おそとでメディキュット　エニタイムエクササイズ　エブリデイＬ－ＬＬサイズ</t>
+          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4906156603361</t>
+          <t>4987176272652</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｍ</t>
+          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月24日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4906156603378</t>
+          <t>4570084525592</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>メディキュット　ネイチャーヒーリングソックス　ロング　ナチュラルグレー　Ｌ</t>
+          <t>もふもふメモリー　犬</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月20日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4968909056107</t>
+          <t>4901616012899</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>キバトール</t>
+          <t>Ｑガム・知覚過敏ラボ　デンタルペースト　リフレッシュシトラス　９０ｇ</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月15日</t>
         </is>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>4968909056275</t>
+          <t>4901616013476</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>キバトール本体</t>
+          <t>ガムプレミアムデンタルペースト知覚過敏ケア　リフレッシュシトラス</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>2026年03月01日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4968909056206</t>
+          <t>4901616012905</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>キバトール　詰替え</t>
+          <t>ガム・知覚過敏ラボ　デンタルペースト　マイルドハーブ９０ｇ</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>4968909056282</t>
+          <t>4901616013469</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>キバトール詰替</t>
+          <t>ガムプレミアムデンタルペースト知覚過敏ケア　マイルドハーブ</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>2026年03月01日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月26日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4968909056251</t>
+          <t>4901329271934</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>キバトール　小便器用</t>
+          <t>ヤシの雫　つめかえ</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
-[...14 lines deleted...]
-          <t>2026年03月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4901140898242</t>
+          <t>4977033114812</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>カセットフー達人スリムＶ</t>
+          <t>ぐでたまミニ</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4957589005253</t>
+          <t>4977033211368</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>ニット帽子折り返しライン</t>
+          <t>パラリンアートＣＳティシュ７０組</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4957589025763</t>
+          <t>4904681624967</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>紳士合皮</t>
+          <t>ＳＣ増量おかずカップ６号　８４枚</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4987176160263</t>
+          <t>4904681624981</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　うるもち肌　ココナッツの香り　ホルダー＋替刃２個付き</t>
+          <t>ＳＣ増量おかずカップ９号　４８枚</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4549980522745</t>
+          <t>4904681624998</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>ＬＤＡ４ＬＧＳＫ４　パルックＬＥＤ電球プレミア　一般電球広配光タイプ</t>
+          <t>ＳＣ増量おかずカップ小判</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4903111533770</t>
+          <t>4901316680367</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>超快適マスクプリーツタイプグレーふつう３０枚</t>
+          <t>クロバーラブ　ラブメリー　布補修ボンド　４０ｇ　６８－０３６</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2025年03月19日</t>
+          <t>2026年05月15日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4902011729450</t>
+          <t>4901738253828</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>エルフォーレトイレットティシュー１２ロール（シングル）</t>
+          <t>シルバー　Ｐ　せんたく糊　７５０ｇ</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
-[...14 lines deleted...]
-          <t>2023年03月11日</t>
+          <t>2026年05月15日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4902011729467</t>
+          <t>4513574015968</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>エルフォーレトイレットティシュー１２ロール（ダブル）</t>
+          <t>馬油スタイリングウォーター</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2023年03月31日</t>
-[...14 lines deleted...]
-          <t>2023年03月11日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4987176122469</t>
+          <t>4902111754369</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
+          <t>ダヴメン＋ケア（ダヴメンプラスケア）　ボディウォッシュ　クリーンコンフォート　ポンプ</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4987176178596</t>
+          <t>4906156038101</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
+          <t>ヴィートメン　除毛クリーム　敏感肌用＆アフターケアクリーム</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4987176272652</t>
+          <t>4973307559815</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
+          <t>竹安全箸　１６．５ｃｍ　すみっコぐらし　学園</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4589506154005</t>
+          <t>4973307625916</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットシート２０枚</t>
+          <t>不織布子供マスク　ミッキー＆フレンズ</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月14日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4589506154012</t>
+          <t>4549980590362</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットＲＧ２０枚</t>
+          <t>ＦＣＬ３０ＥＸＤ２８ＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月12日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4589506154029</t>
+          <t>4571621442297</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>クリンクル床キラリフローリングウェットＦＲ２０枚</t>
+          <t>折り畳めるつば広リボンサンバイザー　ブラック</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月12日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4901080066213</t>
+          <t>4582559943176</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>マモルーム　ダニ用　２８８０時間用　取替え　１本入</t>
+          <t>ＮＩＳＨＩＫＩＮ濡れると９９％除菌するドライペーパータオル</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年02月02日</t>
+          <t>2026年05月12日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4902011823974</t>
+          <t>4977033116076</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>エリエールラクらクックペーパーふきん　２００Ｗ</t>
+          <t>アニアポケット</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4904546000011</t>
+          <t>4977033117530</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>ニード　布袋入洗い粉</t>
+          <t>超宇宙刑事ギャバン　インフィニティ</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月11日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4976631478920</t>
+          <t>4973227318172</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>ホットウォッシー洗顔石鹸</t>
+          <t>デンタルプロ歯間ブラシＩ字型４Ｐサイズ６（ＬＬ）</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月01日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>4987176185655</t>
+          <t>0000049795592</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　ＶＩＯ　ヘア＆スキン　保湿エッセンス</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年03月27日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4560279565212</t>
+          <t>4513574016187</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>リーチベジトゥキッズ歯ブラシえだまめ乳歯期用</t>
+          <t>ビューア　アロマ　ボディソープ</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年03月24日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4570060544241</t>
+          <t>4548404201433</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ピンク</t>
+          <t>アワスター　かため　ピンク</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>4548404200030</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>アワスター　かため　Ｂ</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>2006年08月17日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4570060547440</t>
+          <t>4901080701015</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　アクアグリーン</t>
+          <t>ポリグリップＳ</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>4987977001260</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップＳ</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4570060547457</t>
+          <t>4901080701114</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　グレージュ</t>
+          <t>ポリグリップＳ</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>4987977001277</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップＳ</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4571621440019</t>
+          <t>4901080703316</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかナイトソックス　ピンク</t>
+          <t>ポリグリップ　ムテンカ　（無添加）</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>4987977001130</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　無添加</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4571621440064</t>
+          <t>4901080703415</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ホワイト</t>
+          <t>ポリグリップ　ムテンカ　（無添加）</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>4987977001147</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　無添加</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4571621440071</t>
+          <t>4901080719119</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ピンク×オレンジ</t>
+          <t>新ポリグリップ無添加</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>4987977001154</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　無添加</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4571621440088</t>
+          <t>4901080726919</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>タイムマーカーボトル　ブルー×パープル</t>
+          <t>新ポリグリップ　極細ノズル</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>4987977001161</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　極細ノズル</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4571621440583</t>
+          <t>4901080727015</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>ダイヤカットヘアブラシ　グロッシーホワイト</t>
+          <t>新ポリグリップ　極細ノズル</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>4987977001178</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　極細ノズル</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4571621440590</t>
+          <t>4901080730817</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>ダイヤカットヘアブラシ　リッチブラック</t>
+          <t>新ポリグリップ　極細ノズル　メントール配合</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>4987977001284</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　極細ノズル　メントール配合</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4571621442211</t>
+          <t>4901080730916</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>アイシーヘッド　アイスグレー</t>
+          <t>新ポリグリップ　極細ノズル　メントール配合</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>4987977001291</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　極細ノズル　メントール配合</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4571621442266</t>
+          <t>4901329260297</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　ネイビー</t>
+          <t>カネヨ水石けん</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4571621442273</t>
+          <t>4901329500119</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　アイボリー</t>
+          <t>薬用ハンドソープ</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>4901329500201</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>薬用ハンドソープ</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月01日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4571621442280</t>
+          <t>4901329500133</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるＵＶつば広ストローハット　ベージュ</t>
+          <t>薬用ハンドソープ</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4571621442358</t>
+          <t>4901329500140</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルブラック</t>
+          <t>無添加せっけんハンドソープ</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4571621442365</t>
+          <t>4901329500157</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　ノーマルベージュ</t>
+          <t>無添加泡のせっけんボディーソープ</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4571621442372</t>
+          <t>4901435215136</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプブラック</t>
+          <t>お香のようなお線香　サボン＆シトラス</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4571621442389</t>
+          <t>4901435215143</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>ストッキングのようなＵＶ冷感アームカバー　着圧タイプベージュ</t>
+          <t>お香のようなお線香　ユーカリ＆ラベンダー</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4571621442402</t>
+          <t>4901797034062</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　パールブルー　Ｍ</t>
+          <t>化粧石けんシャボン玉浴用</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4571621442426</t>
+          <t>4903018112337</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプブルー　Ｍ</t>
+          <t>柳屋　ヘアリキッド　＜微香性シトラス＞</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4571621442433</t>
+          <t>4903018202267</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｍ</t>
+          <t>柳屋あんず油　髪のウォーターＴ</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4571621442440</t>
+          <t>4903301168881</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　マリン　Ｍ</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>4903301380801</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>チャーミークリスタクリアＥＸジェルツメカエ用</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4571621442457</t>
+          <t>4903301186427</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　パールブルー　Ｌ</t>
+          <t>デンター　クリアＭＡＸ　ナチュラルミント　縦型</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4571621442464</t>
+          <t>4903301214441</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ミント　Ｌ</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用大型</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4571621442471</t>
+          <t>4903301238980</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプブルー　Ｌ</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　本体</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>4903301378457</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラモイストボディケアソープ液体タイプフレッシュフローラルの香り本体</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4571621442488</t>
+          <t>4903301277835</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　ストライプベージュ　Ｌ</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　本体</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>4903301380795</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>チャーミークリスタクリアＥＸジェル本体</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4571621442495</t>
+          <t>4903301277842</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>アイシー氷嚢マフラー　マリン　Ｌ</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4571621442501</t>
+          <t>4903301277866</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>アイシーネック保冷ポーチ　ラベンダーピンク</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　本体</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>4903301380825</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>チャーミークリスタ消臭ＥＸジェル本体</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4571621442679</t>
+          <t>4903301277972</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>スカルプケアブラシ　アルガンオイルプラス　パールホワイト</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4571621442686</t>
+          <t>4903301291299</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>スカルプケアブラシ　アルガンオイルプラス　ベージュ</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　詰替え用　大型サイズ</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>4903301378471</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラモイストボディケアソープ液体タイプフレッシュフローラルの香りつめかえ用大型サイズ</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4571621442860</t>
+          <t>4903301291305</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　オーロラパープル</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <t>4903301378518</t>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラモイストボディケアソープ液体タイプリッチソープの香りつめかえ用大型サイズ</t>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4571621442877</t>
+          <t>4903301293064</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　ストロベリーラテ</t>
+          <t>システマ　ハグキプラス　プレミアムハミガキ　エレガントフルーティミント</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>4903301379782</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>システマハグキプラスプレミアムハミガキエレガントフルーティミント</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4571621442884</t>
+          <t>4903301293101</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　カフェラテ</t>
+          <t>システマ　ハグキプラス　プレミアムハミガキ　フレッシュクリスタルミント</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>4903301379805</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>システマハグキプラスプレミアムハミガキフレッシュクリスタルミント</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4571621442891</t>
+          <t>4903301311270</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　クールグレー</t>
+          <t>システマ　ハグキプラス　プレミアムハミガキ　ロイヤルハーブミント</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t>4903301379829</t>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>システマハグキプラスプレミアムハミガキロイヤルハーブミント</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4571621442907</t>
+          <t>4903301326403</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>ＯＬＵハンディファン　ネイビー</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるタイプ　フローラルブーケの香り　本体</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t>4903301378426</t>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラモイストボディケアソープ泡タイプフローラルブーケの香り本体</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4571621443034</t>
+          <t>4903301326427</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　グリーン×パープル</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるタイプ　クリーミーソープの香り　本体</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t>4903301378495</t>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラモイストボディケアソープ泡タイプクリーミーソープの香り本体</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4571621443041</t>
+          <t>4903301339670</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　ピンク×ブルー</t>
+          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくる薬用ピュアマイルドタイプやさしいソープの香り　本体</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>4903301378532</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>ハダカラ薬用ピュアマイルドモイストボディケアソープ本体</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月03日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4571621443058</t>
+          <t>4903301347071</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　ブルー×オレンジ</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　本体</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>4903301378365</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ速乾＋（プラス）カラッと除菌シトラスグリーンの香り本体</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4571621443065</t>
+          <t>4903301347446</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>ストロー付きタイムマーカーボトル　グレー×ブラック</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　本体</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>4903301378433</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ速乾＋（プラス）カラッと除菌フレッシュレモンの香り本体</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4571621443164</t>
+          <t>4903301363576</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>ペルチェクールハンディファン　オーロラホワイト</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>4903301378563</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ酵素＋（プラス）フレッシュピーチの香り本体</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4571621443386</t>
+          <t>4903301363644</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルシート　ライトブルー</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4571621443454</t>
+          <t>4903301363712</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>ひんやりジェルマット　ミント</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>4903301378594</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ酵素＋（プラス）フレッシュピーチの香りつめかえ用６８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4571621443652</t>
+          <t>4903301363897</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　無香料</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4571621443669</t>
+          <t>4903301364283</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　無香料</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>4903301378372</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ速乾＋（プラス）カラッと除菌シトラスグリーンの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4571621443782</t>
+          <t>4903301364429</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファン　ホワイト</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>4903301378389</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ速乾＋（プラス）カラッと除菌シトラスグリーンの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4571621443799</t>
+          <t>4903301364450</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファンブルー</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4571621443805</t>
+          <t>4903301364573</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Ｗブレードハンディファンラベンダーピンク</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4571621444116</t>
+          <t>4903301364580</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>２つ折りコンパクトハンディファン　ホワイト</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4571621444147</t>
+          <t>4903301364597</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　ミントの香り</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用　大型サイズ</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4571621444154</t>
+          <t>4903301364672</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>粒々クールアイマスク　ミントの香り</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>4903301378440</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ速乾＋（プラス）カラッと除菌フレッシュレモンの香りつめかえ用６８０ＭＬ</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4571621444925</t>
+          <t>4903301364733</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>サステナブル室外機カバーデザインエアパネ　ホワイトタイル柄</t>
+          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4571621445830</t>
+          <t>4903301364795</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ディープブルー</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4571621445847</t>
+          <t>4903301364863</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかソックス　ローズピンク</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　大型サイズ　７１０ＭＬ</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t>4903301378488</t>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ酵素＋（プラス）オレンジの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4571621445854</t>
+          <t>4903301364870</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかナイトソックス　ミント</t>
+          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t>4903301378556</t>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>チャーミーマジカ酵素＋（プラス）オレンジの香りつめかえ用</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4571621446172</t>
+          <t>4904681637264</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　アイボリー</t>
+          <t>アルミタレ皿１３．５ｃｍ</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4571621446189</t>
+          <t>4931839218174</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　モカブラウン</t>
+          <t>うちがわパリッ！とゼイ沢マスク　ワイド</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4571621446196</t>
+          <t>4987246673082</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>湯たんぽみたいなあったかボアソックス　モーヴピンク</t>
+          <t>新ポリグリップ　トータルプロテクションＥＸ</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t>4987977001208</t>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアムトータルプロテクションＥＸ</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4571621449067</t>
+          <t>4987246673099</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　ピンク</t>
+          <t>新ポリグリップ　トータルプロテクションＥＸ</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>4987977001215</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアム　トータルプロテクションＥＸ</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4571621449074</t>
+          <t>4987977000287</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　パープル</t>
+          <t>新ポリグリップ　安定＆快適フィットＥＸ</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t>4987977001239</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアム　安定＆快適フィットＥＸ</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4571621449081</t>
+          <t>4987977000294</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　チャコール</t>
+          <t>新ポリグリップ　安定＆快適フィットＥＸ</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月30日</t>
+        </is>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t>4987977001222</t>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>新ポリグリップ　プレミアム　安定＆快適フィットＥＸ</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月02日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4571621449098</t>
+          <t>4901221020302</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>腕時計型ファン　ファンにゃん　ブルー</t>
+          <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
+        </is>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t>4901221848203</t>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>しなる舌ブラシ</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4903111317509</t>
+          <t>4901221162002</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこち無香料３８枚×３個</t>
+          <t>プライムパックスタッフ　絶品ごはん保存</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4903111317684</t>
+          <t>4901221162019</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>ソフィふわごこちピンクローズの香り３８枚×３個</t>
+          <t>プライムパックスタッフ　絶品ごはん保存</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
+        </is>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>4901221532614</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>極上ごはん冷凍保存容器　一膳</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4903111341856</t>
+          <t>4901221162101</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>ソフィセンターインふわふわタイプふつうの日羽つき</t>
+          <t>プライムパックスタッフ　絶品ごはん保存大盛り</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
+        </is>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t>4901221532706</t>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>極上ごはん冷凍保存容器　大盛</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4903111487202</t>
+          <t>4901221162118</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>シルコット除菌ウェットアルコール替４０枚×３個</t>
+          <t>プライムパックスタッフ　絶品ごはん保存大盛り</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>4903111020812</t>
+          <t>4901221532713</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>シルコットアルコール除菌ウェットティッシュ詰替４０枚×３個パック</t>
+          <t>極上ごはん冷凍保存容器　大盛</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>2026年04月07日</t>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4903111526413</t>
+          <t>4901221530702</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツピンクＭ</t>
+          <t>パックスタッフ　フィットロック　３００ｍｌ</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
+        </is>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t>4901221532201</t>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>パックスタッフ　フィットロック　３００ｍｌ</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4903111527007</t>
+          <t>4901221530900</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>ライフリーすっきりスタイルパンツブルーＭ</t>
+          <t>パックスタッフ　フィットロック　７００ｍｌ</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月28日</t>
+        </is>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t>4901221532409</t>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>パックスタッフ　フィットロック　７００ｍｌ</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>2026年02月24日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4903111540570</t>
+          <t>4902011722208</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>ライフリー一晩肌あんしん尿とり４回</t>
+          <t>エリエールフラワープリントコンパクトダブル</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月27日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4903111540662</t>
+          <t>4902011820140</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>ライフリー一晩肌あんしん尿とり６回</t>
+          <t>エリエール消臭＋トイレットナチュラルクリア消臭プラスダブル</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月27日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4903111543953</t>
+          <t>4901957125074</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
+          <t>マッキン　アルコール綿　（マッキンワイパー）</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月23日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4903111544202</t>
+          <t>4977033311914</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド６回</t>
+          <t>サンリオキャラクターズナチュラル１２ロールＷ</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月15日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4903111544493</t>
+          <t>4582470221292</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用尿とりパッド８回</t>
+          <t>ふんわり手口ふき水９９％　８０枚</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月13日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4903111544912</t>
+          <t>4902111773407</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ライフリーズレずに安心紙パンツ専用パッド８回</t>
+          <t>ダウ゛　ディープピュア　クリーミー泡洗顔料</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月13日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4903111923403</t>
+          <t>4964596700170</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>ライフリーお肌あんしん尿とりＰ３回</t>
+          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０２</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年03月20日</t>
+          <t>2026年04月13日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4582527716771</t>
+          <t>4560452210458</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>水着素材の接触冷感マスク　ＦＩＴＭＡＳＫホワイト　Ｓ　２枚</t>
+          <t>薬用ハニッククリームノンステイン　８５ｇ</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4582527723243</t>
+          <t>4582400832642</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｍ　２枚</t>
+          <t>Ｐ’ｓモイスチャースパミストウォーター</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4582527723250</t>
+          <t>4901329500164</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>９９０－００１ＦＩＴＭＡＳＫオフホワイト　Ｓ　２枚</t>
+          <t>レモン石鹸ハンドソープ</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2026年04月10日</t>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <t>4901329500225</t>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
+        <is>
+          <t>カネヨレモンせっけんハンドソープ</t>
+        </is>
+      </c>
+      <c r="F173" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月01日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4902806487718</t>
+          <t>4978951040757</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>ルシード　カラダと頭皮のデオペーパー</t>
+          <t>ハーバルフレッシュコンパクトフレッシュオレンジ</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年03月18日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4987072063866</t>
+          <t>4978951040764</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>消臭元　タバコ用　イオンシトラス</t>
+          <t>ハーバルフレッシュコンパクトグリーンライム８００</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年03月17日</t>
+          <t>2026年04月10日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4976366010198</t>
+          <t>4987246641203</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>クイン天然ゴム手袋Ｍ</t>
+          <t>バイオティーン　マウスウォッシュ</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年04月09日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4987072029701</t>
+          <t>4973307573071</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>トイレの消臭元　心なごむリラックスアロマ</t>
+          <t>不織布マスク　チップ＆デール</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年03月16日</t>
+          <t>2026年04月08日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4901121203294</t>
+          <t>4901750211660</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>ネピアトイレットロールシングル</t>
+          <t>クリネックスソフティホワイト</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>4901121203317</t>
+          <t>4901750211585</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>ネピア　トイレットロール　４ロールシングル　５５Ｍ</t>
+          <t>クリネックスソフティ４ロール（ダブル）</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月21日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4901121269375</t>
+          <t>4901750251079</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>ネピアトイレットロールダブル</t>
+          <t>クリネックスシスティブルー</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>4901121269399</t>
+          <t>4901750251277</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>ネピア　トイレットロール　４ロールダブル　３０Ｍ</t>
+          <t>クリネックスシスティ４ロール（ダブル）リラックスブルー</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月21日</t>
+          <t>2026年04月01日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4901121697581</t>
+          <t>4902011830682</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>ネピアＷＥＴＯＭＯお肌うるおう保湿ウエット</t>
+          <t>エリエール　サージカルマスク　ふつう</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D180" s="0" t="inlineStr">
+        <is>
+          <t>4902011127102</t>
+        </is>
+      </c>
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <t>エリエール　サージカルマスク　ふつうサイズ</t>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月23日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4901121697598</t>
+          <t>4902050210667</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>ネピアＷＥＴＯＭＯ除菌ウエットウイルス除去</t>
+          <t>ＦＵＮＳ（ファンス）ラグジュアリー柔軟剤Ｎｏ８９　つめかえ用</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4987176239051</t>
+          <t>4956810236664</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>除菌　ジョイ　コンパクト　贅沢グレープフルーツの香り　キャップ付き詰替え</t>
+          <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年03月13日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4976631482057</t>
+          <t>4995742003463</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>ペリカン　モイスチャーソープ　アロエ</t>
+          <t>便器ガンコ汚れ凄落ち　スポンジ付き</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4976631482064</t>
+          <t>4972525020763</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>ペリカン　モイスチャーソープ　桃の葉</t>
+          <t>匠の技グルーミングキットＳＢ</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2026年03月06日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4976631482088</t>
+          <t>4987205013638</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>モイスチャーソープ３ＡＭＨ１０Ｐ</t>
+          <t>シエロヘアカラーＥＸクリーム　２ＣＰ　カシスピンク</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2026年03月11日</t>
+          <t>2025年10月29日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4580287292191</t>
+          <t>4901121263502</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>臭いをブロック４５Ｌ半透明　ＡＢ４４</t>
+          <t>ネピアプレミアムソフトトイレットロール日本の美１．５倍巻８ロールダブル桜</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年08月30日</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t>4901121278025</t>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>ネピアトイレットロール１．５倍巻Ｄボタニカル</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>2025年09月22日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4580287320795</t>
+          <t>4902727012433</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ４０　コンパクトポリ袋４５Ｌ　半透明　１５枚　０．０１２</t>
+          <t>ＨＡＮＡＴＡＢＡ２倍巻き１２ＲＳ</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年05月01日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4580287320801</t>
+          <t>4970123092106</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ７０　コンパクトポリ袋７０Ｌ　半透明　０．０１７</t>
+          <t>圧倒的に交換回数が減るトイレットペーパーシュシュプリント４ロールダブル２倍巻き</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年03月31日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4580287320818</t>
+          <t>4978554113438</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>ＫＦ９０　コンパクトポリ袋９０Ｌ　半透明　５枚　０．０１７</t>
+          <t>ピーターラビットソフトパックティシュ１８０組５個パック</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2025年02月28日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年05月19日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4580287323130</t>
+          <t>4901616309883</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４２臭いを防ぐポリ袋吊り下げ　４５Ｌ　白</t>
+          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月28日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4580287323147</t>
+          <t>4570084521372</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>ＡＢ４５臭いを防ぐポリ袋　４５Ｌ　白</t>
+          <t>泡立ちコゲ取りスポンジ</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年05月29日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4987072092583</t>
+          <t>4987176297228</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>フェミニーナ　モイスキープ　デリケートゾーン　化粧水</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年02月27日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t>4987176376718</t>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4901727601135</t>
+          <t>4987176297273</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>ファンデュープラスＲ　ＵＶコンシーラーファンデーション１２．自然な肌色</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t>4987176376848</t>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフォレストブリーズ</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4987072005361</t>
+          <t>4987176297303</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　レモン　５０粒</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t>4987176376749</t>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4987072005378</t>
+          <t>4987176297310</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>シコンコート</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t>4987176376701</t>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4987072008072</t>
+          <t>4987176297327</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>ブレスケア　つめ替用　レモン</t>
+          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t>4987176376725</t>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップスカイブリーズ</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4987072014400</t>
+          <t>4987176297334</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>医学オドイーター足の外反対策</t>
+          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t>4987176376855</t>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフォレストブリーズ</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4987072014813</t>
+          <t>4987176297341</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足ムレ対策　さらさらメッシュ</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t>4987176376817</t>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4987072014844</t>
+          <t>4987176297358</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>オドイーター足臭対策　革風仕立て</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t>4987176376763</t>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ゛</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4987072018323</t>
+          <t>4987176297365</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　レモンミント</t>
+          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t>4987176376732</t>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップシトラスブリーズ</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4987072026274</t>
+          <t>4987176297389</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Ｒｉｆｆ　あせワキパット　ホワイト</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D201" s="0" t="inlineStr">
+        <is>
+          <t>4987176376756</t>
+        </is>
+      </c>
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4987072027103</t>
+          <t>4987176297396</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>噛むブレスケア　ボトル　アソート</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D202" s="0" t="inlineStr">
+        <is>
+          <t>4987176376800</t>
+        </is>
+      </c>
+      <c r="E202" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップタバコ用</t>
+        </is>
+      </c>
+      <c r="F202" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4987072030073</t>
+          <t>4987176297419</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>生葉　お試しサイズ　４０ｇ</t>
+          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D203" s="0" t="inlineStr">
+        <is>
+          <t>4987176376794</t>
+        </is>
+      </c>
+      <c r="E203" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップフローラルブリーズ</t>
+        </is>
+      </c>
+      <c r="F203" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4987072052495</t>
+          <t>4987176297426</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　本体</t>
+          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D204" s="0" t="inlineStr">
+        <is>
+          <t>4987176376770</t>
+        </is>
+      </c>
+      <c r="E204" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップナチュラルサボン</t>
+        </is>
+      </c>
+      <c r="F204" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4987072052501</t>
+          <t>4987176297433</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Ｓａｗａｄａｙ　香るＳＴＩＣＫ　パルファム　グリ　詰替え</t>
+          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <t>4987176376787</t>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップタバコ用</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4987072058763</t>
+          <t>4987176304605</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>スマートフォンふきふき２０包</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t>4987176376688</t>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップホワイトムスク</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4987072059852</t>
+          <t>4987176304612</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>サラサーティコットン１００　２倍吸収４０個</t>
+          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2026年02月26日</t>
+          <t>2026年05月22日</t>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t>4987176376695</t>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズイージークリップホワイトムスク</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>2026年05月25日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...7611 lines deleted...]
-          <t>2022年10月26日</t>
+          <t>2026年04月14日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>