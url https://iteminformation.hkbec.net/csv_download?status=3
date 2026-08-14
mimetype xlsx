--- v3 (2026-06-15)
+++ v4 (2026-08-14)
@@ -97,5667 +97,5993 @@
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>後継品JAN</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>後継品商品名</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>後継品発売日</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>情報公開日</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>0000000000001</t>
+          <t>4570118048431</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネスミストホワイトムスクの香りつめかえ用４回分</t>
+          <t>ＺＥＮＢＵＷＡＳＨ　ナンバーワン戦隊ゴジュウジャー</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年07月03日</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>0000000000002</t>
+          <t>4056800251346</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>レノアハピネスミストホワイトティーの香りつめかえ用４回分</t>
+          <t>ウエラトーンツープラスワン　液状タイプ　９Ｇ</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>0000000000003</t>
+          <t>4064666238838</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>ｅファブリーズホワイトリリ－の香り替</t>
+          <t>ウエラトーン２＋１　ミルキーＥＸ　７ＧＭ</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>0000000000004</t>
+          <t>4901105202022</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>ｅファブリーズピーチ＆ムスクの香り替</t>
+          <t>泡だつバススポンジ　ナイロン　ＢＳ００１</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>0000000000005</t>
+          <t>4901329271934</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>ｅファブリーズすずらん＆グリーンブーケの香り替</t>
+          <t>ヤシの雫　つめかえ</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>4901750844189</t>
+          <t>4901433035804</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>アクティワイドパッド１０００</t>
+          <t>ヒロインクイックアイブロウＮ　０１</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>4902111773476</t>
+          <t>4901433035811</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　センシティブマイルド　クリーミー泡洗顔料　つめかえ用</t>
+          <t>ヒロインクイックアイブロウＮ　０２</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>4901750602277</t>
+          <t>4901433035828</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>ワイプオールＸ７０スモールポップアップシングル</t>
+          <t>ヒロインクイックアイブロウＮ　０３</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>4901750848071</t>
+          <t>4901433107655</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>アクティうす型やわらかパンツＭサイズ</t>
+          <t>プルーフシャイニールージュ　４４</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>4902111725314</t>
+          <t>4901616309883</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ラックス　バイオフュージョン　ダメージディフェンス　シャンプー　詰替用</t>
+          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>4902806435245</t>
+          <t>4903367093523</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>ベビーベール　ヘアフレグランス　アクアティックブーケ</t>
+          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>4901750251178</t>
+          <t>4971902087917</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティピンク</t>
+          <t>薬用入浴剤　ノボピン温活　柑橘の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>2026年03月25日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>2026年06月09日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>4903367093523</t>
+          <t>4971902087924</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>フラガンシア　摘みたてプレシャスブルー　大容量　詰替用</t>
+          <t>薬用入浴剤　ノボピン温活　森林の恵み　２０錠入</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>4964495600854</t>
+          <t>4971902087931</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>キッズハミガキ　ストロベリー</t>
+          <t>薬用入浴剤　ノボピン温活　ハーブの恵み　２０錠入</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>2026年06月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>4902125610002</t>
+          <t>4977033114812</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>沈香寿山　塗箱短寸８入</t>
+          <t>ぐでたまミニ</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
-[...14 lines deleted...]
-          <t>2026年05月21日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>4904681624974</t>
+          <t>4977033211368</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ８号</t>
+          <t>パラリンアートＣＳティシュ７０組</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>4906156400656</t>
+          <t>4984824801578</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>ドクター・ショール　ベルベットスムーズ　電動角質リムーバー　ダイヤモンド　リフィル　エキストラ</t>
+          <t>アルカリ　単４増量　ＬＲ０３ＸＪＳＰ／５Ｈ</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>4906156400762</t>
+          <t>4902111777306</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>ベルベットスムーズ　ダイヤモンド　エキストラ（粗め）　ピンク</t>
+          <t>ラックス　バスグロウ　ストレート＆シャイン　シャンプー・トリートメント　サシェセット</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>4902111750125</t>
+          <t>4972525514439</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>ダヴボタニカルセレクションポアビューティ―泡洗顔料つめかえ用</t>
+          <t>ツーウェイ・カカトのヤスリ</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>4537208349007</t>
+          <t>4972525534819</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>どこでもモイスチャー　マーガレット</t>
+          <t>ステンレス製鼻毛・ムダ毛用はさみ</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>4537208350065</t>
+          <t>4902111734965</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>どこでもモイスチャー　ハーブ</t>
+          <t>ダヴ　フレッシュ　洗顔料</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年06月26日</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>4970883811351</t>
+          <t>4902011115581</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>磁気バンＳ</t>
+          <t>グーンプラス敏感肌にやわらかタッチＭサイズ</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>4902011124392</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｍサイズ</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>4987072054055</t>
+          <t>4582559947495</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>ブルーレット　スタンピー　除菌効果プラス　リラックスアロマ　つけ替用</t>
+          <t>ＮＩＳＨＩＫＩＮ　冷感ネックリング・ホワイトＬ</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
+          <t>2025年08月04日</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4549980589946</t>
+          <t>4902393558297</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３０３２ＥＮＷＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
+          <t>Y－29とって付きポリ袋20－25L半透明20枚</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>4902393560207</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>ＣＹ２０　とって付きごみ袋　２０Ｌ－２５Ｌ</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>2024年08月01日</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4549980589984</t>
+          <t>4902393559447</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３０３２ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+          <t>Y44T とって付き45L 半透明 20枚</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2024年08月31日</t>
+        </is>
+      </c>
+      <c r="D26" s="0" t="inlineStr">
+        <is>
+          <t>4902393560405</t>
+        </is>
+      </c>
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <t>ＣＹ４０　とって付きごみ袋　４５Ｌ</t>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
+        <is>
+          <t>2024年04月08日</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4549980590133</t>
+          <t>4902393325349</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３０４０ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+          <t>U34おトクなゴミ袋30L 半透明 30枚</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4549980590485</t>
+          <t>4902393326445</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３２４０ＥＮＷＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
+          <t>Ｕ４４Ｔ　おトクな！ゴミ袋　４５Ｌ　白半透明　３０枚</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2024年03月31日</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>4549980590522</t>
+          <t>4902393654401</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３２４０ＥＸＤＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+          <t>ペール用ゴミ袋４５Ｌ白半透明３０枚　Ｐ－５Ｒ</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2023年12月31日</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>4902393393409</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>ＣＰ５Ｒ　ペール用ゴミ袋　ノクーイン　４５Ｌ　白半透明</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>2023年09月01日</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>4549980592007</t>
+          <t>4544434101194</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ＦＬ２０ＳＳＥＮＷ１８ＨＦ３２Ｋ　パルック　プレミア蛍光灯</t>
+          <t>デザイン女髪ブラシＳ　ＴＫ－９８１</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2023年09月01日</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>4549980592021</t>
+          <t>4902393539548</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>ＦＬ２０ＳＳＥＸＤ１８ＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+          <t>ＵＨ４４強化ポリ袋４５Ｌ３０Ｐ半透明</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2022年12月15日</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4582559941349</t>
+          <t>4902393539340</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>ゆうゆうグローブＰＥブルーＬ</t>
+          <t>ＵＨ３４強化ポリ３０Ｌ半透明３０枚</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年08月15日</t>
+        </is>
+      </c>
+      <c r="D32" s="0" t="inlineStr">
+        <is>
+          <t>4902393580250</t>
+        </is>
+      </c>
+      <c r="E32" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ３４　ＮＯＣＯＯ　サニパックポリ袋　半透明　３０Ｌ</t>
+        </is>
+      </c>
+      <c r="F32" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4582559947518</t>
+          <t>4902393507219</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　無香料</t>
+          <t>容量表記入り白半透明ごみ袋20L10枚0.018mm　HT21</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4582559947525</t>
+          <t>4902393507318</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　ラベンダー</t>
+          <t>容量表記入り白半透明ごみ袋３０Ｌ１０枚０．０１８ｍｍ　ＨＴ３１</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4582559947549</t>
+          <t>4902393507417</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　森林浴</t>
+          <t>容量表記入り白半透明ごみ袋４５Ｌ１０枚０．０２０ｍｍ　ＨＴ４１</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>4582559947594</t>
+          <t>4902393507929</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　ゆず</t>
+          <t>容量表記入り白半透明ごみ袋９０Ｌ１０枚０．０２３ｍｍ　ＨＴ９２</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月30日</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4582559948737</t>
+          <t>4902393572590</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　１枚入　無香料</t>
+          <t>ＶＸ５９　ＶＡＬＵＥ４５Ｌ半透明５０枚</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月28日</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>4902393580311</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ６１　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4582559948744</t>
+          <t>4902393539449</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　ラベンダー</t>
+          <t>UH54強化ポリ袋45L50P半透明</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2022年06月15日</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>4902393580328</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>ＣＵＨ５４　ＮＯＣＯＯ　サニパックポリ袋　　半透明　４５Ｌ　５０枚</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>2022年05月11日</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年08月04日</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4582559948751</t>
+          <t>4901329230702</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　ゆず</t>
+          <t>匠の技　液体作業衣専用洗剤</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>4901329230818</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>匠の技　作業衣専用洗剤　液体</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>4582559948768</t>
+          <t>4901417722812</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ　あったかほっこりアイマスク　５枚入　森林浴</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　ポンプ</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>4901417724311</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4970458821938</t>
+          <t>4901417722829</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンス　エッセンシャルトナー　２００ＭＬ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　ポンプ</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>4901417724328</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4970458821945</t>
+          <t>4901417722836</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>ピュレア　クリアエッセンス　セラム　５０ＭＬ</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　ポンプ</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>4901417724335</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4547691778772</t>
+          <t>4901417722843</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>ＰＥＴクロス養生用テープ若草　４１８</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　ポンプ</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <t>4901417724342</t>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　ポンプ</t>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>4973307625541</t>
+          <t>4901417722850</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>ばんそうこうケース　トイ・ストーリー</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シルキースムース　詰替え</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>4901417724359</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（シルキースムース）　詰替用</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4973307634208</t>
+          <t>4901417722867</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>ベルト付き保冷剤　トイ・ストーリー</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シルキースムース　詰替え</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>4901417724366</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（シルキースムース）　詰替用</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>4973307664748</t>
+          <t>4901417722874</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>デンタルキット　歯ブラシ付　ミニーマウス</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　シャンプー　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>4901417724373</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　ブースターシャンプー　（リペアモイスト）　詰替用</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>4975292800484</t>
+          <t>4901417722881</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ウィルナックススプレーつめかえ用</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　エクストラダメージケア　トリートメント　シャイニーモイスト　詰替え</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>4901417724380</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　セラムトリートメント　（リペアモイスト）　詰替用</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4977517008163</t>
+          <t>4901417722898</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>プロミック　草花・鉢花用</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シルキースムース</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>4901417724274</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（シルキースムース）</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>4902111773421</t>
+          <t>4901417722904</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>ダヴ　センシティブマイルド　クリーミー泡洗顔料</t>
+          <t>いち髪　ＴＨＥ　ＰＲＥＭＩＵＭ　トライアルセット　シャイニーモイスト</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>2026年04月23日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>4901417724281</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>いち髪　ＰＲＥＭＩＥＲ　トライアルセット（リペアモイスト）</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月24日</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>4987241150724</t>
+          <t>4903301353171</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>５０の恵　お出かけ前の白髪かくしブラック　１０ｍＬ</t>
+          <t>ソフラン　アロマリッチ　ダイアナ　詰替え</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>2026年04月23日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>4956810236671</t>
+          <t>4971633910126</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ソフト</t>
+          <t>エルモアカテキンマスクふつうサイズ３０枚</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>2026年04月22日</t>
-[...14 lines deleted...]
-          <t>2026年03月02日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>4972525533171</t>
+          <t>4973227211077</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Ｇ－２１５３高級すす竹耳かき２本組</t>
+          <t>デンタルプロ　ブラック　超極細毛＋大きめヘッド　ふつう</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>2026年04月22日</t>
-[...14 lines deleted...]
-          <t>2021年01月06日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>4901616010741</t>
+          <t>4902424449921</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>ガム　歯周プロケア　ペースト　９０Ｇ</t>
+          <t>ドラネズミバリア強力忌避剤</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>2026年04月16日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>4901616012806</t>
+          <t>4900480226074</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>ガム・ハグキラボ　デンタルペーストメディカルハーブミント８５ｇ</t>
+          <t>アクアリフレ　消臭ビーズ　無香料　本体</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>2026年04月16日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>4901616012813</t>
+          <t>4903018116236</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>ガム・ハグキラボ　デンタルペースト　ナチュラルハーブミント８５ｇ</t>
+          <t>柳屋ヘアクリームソフト</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>2026年04月16日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4901070129836</t>
+          <t>4973307664014</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　プレミアムアロマゲル　アーバンリュクス</t>
+          <t>デンタルキット　歯ブラシ付　カビゴン</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>4901070130597</t>
+          <t>4987973221259</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>クルマの消臭力　Ｐｒｅｍｉｕｍ　Ａｒｏｍａ　ゲルタイプ　ベルベットムスク</t>
+          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　ミッドナイトグレイ</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>2026年02月28日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4902424447873</t>
+          <t>4972453419394</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>おすだけベープスプレールームバリア４０回分不快害虫</t>
+          <t>冷感ひんやりタオルせっけんケース販売</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>2025年01月31日</t>
-[...14 lines deleted...]
-          <t>2018年02月23日</t>
+          <t>2026年07月17日</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>4547410260496</t>
+          <t>4987115540682</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>チェキフイルム　インスタックスミニ　シャイニースター　ＷＷ　１</t>
+          <t>虫よけ　香リング　ブレスレットタイプ</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>2024年12月17日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>4582559943114</t>
+          <t>4987115545946</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮアルコールチェッカー・電池式</t>
+          <t>虫コナーズ　リキッドタイプ　１８０日　ナチュラルブーケの香り</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>2024年08月29日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>2026年06月02日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>4903367091505</t>
+          <t>4894476014175</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>カラーブリーチ　詰替え</t>
+          <t>使い捨て食事用エプロン２０枚入り</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>2026年05月25日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>4906156401806</t>
+          <t>4900480226401</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>消臭・抗菌靴スプレー　コンパクトサイズ</t>
+          <t>ピクス　泡のトイレクリーナー</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4971902926155</t>
+          <t>4900480226968</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>全植物用の活力液肥３５ｍｌ×１０本入</t>
+          <t>ピクス　排水口クリーナー　浴室用・台所用</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>4971902926162</t>
+          <t>4901435877532</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>液体肥料（観葉植物用）</t>
+          <t>黒缶線香</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2026年03月31日</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>4972525514415</t>
+          <t>4902011115567</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>足のツメ垢取り＆ヤスリ</t>
+          <t>グーンプラス敏感肌にやわらかタッチ新生児用</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>2026年05月21日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D65" s="0" t="inlineStr">
+        <is>
+          <t>4902011124378</t>
+        </is>
+      </c>
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　新生児用</t>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4903301162681</t>
+          <t>4902011115574</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>ランドメイト抗菌ウォッシュＬＦ</t>
+          <t>グーンプラス敏感肌にやわらかタッチＳサイズ</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年03月31日</t>
+        </is>
+      </c>
+      <c r="D66" s="0" t="inlineStr">
+        <is>
+          <t>4902011124385</t>
+        </is>
+      </c>
+      <c r="E66" s="0" t="inlineStr">
+        <is>
+          <t>グーン　ゆるうんちモレ０へ　Ｓサイズ</t>
+        </is>
+      </c>
+      <c r="F66" s="0" t="inlineStr">
+        <is>
+          <t>2026年03月10日</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4964596702563</t>
+          <t>4571631971435</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>サナ　ワセリズム　オイルジェルクレンズ</t>
+          <t>ビタット抗菌　ＭＯＭ／クラシカルベイビー／ＭＯ</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年03月30日</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>4995860518559</t>
+          <t>4521684999863</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>紙で作ったハッカの虫よけ２　あみ戸用</t>
+          <t>プレミアムフィット手袋Ｓ　ＰＧＴ１１</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>4902430304078</t>
+          <t>4521684999870</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>ジレット　シェービング　フォーム　ピュア＆センシティブ</t>
+          <t>プレミアムフィット手袋Ｍ　ＰＧＴ１２</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>4978951061165</t>
+          <t>4521684999887</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ラブラインファブリックソフターホワイトムスク替</t>
+          <t>ＰＧＴ１３プレミアムフィット手袋Ｌ</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>4987176122469</t>
+          <t>4562161952650</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　２イン１　クレンザー＋シェーブジェル</t>
+          <t>ＣＲ３７０どうぶつ親子のフードパック２ｉｎ１</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年10月31日</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4987176178596</t>
+          <t>4521684218803</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>ヴィーナス　ＶＩＯ　電動トリマー</t>
+          <t>ＫＵＫ２３久喜宮代指定袋　不燃２０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4987176272652</t>
+          <t>4521684218827</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>ジレット　マッハシン　スキンテック　ホルダー＋替刃７個付き</t>
+          <t>ＫＵＫ３３久喜宮代指定袋　不燃３０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>2026年04月24日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4570084525592</t>
+          <t>4521684218834</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>もふもふメモリー　犬</t>
+          <t>ＫＵＫ３４久喜宮代指定袋　可燃３０Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>2026年04月20日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>4901616012899</t>
+          <t>4521684218841</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Ｑガム・知覚過敏ラボ　デンタルペースト　リフレッシュシトラス　９０ｇ</t>
+          <t>ＫＵＫ３５久喜宮代指定袋　可燃３０Ｌ５０枚　手付き</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>2026年04月15日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4901616012905</t>
+          <t>4521684218858</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>ガム・知覚過敏ラボ　デンタルペースト　マイルドハーブ９０ｇ</t>
+          <t>ＫＵＫ４３久喜宮代指定袋　不燃４５Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
-[...14 lines deleted...]
-          <t>2026年03月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>2026年05月26日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>4901329271934</t>
+          <t>4521684218865</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ヤシの雫　つめかえ</t>
+          <t>ＫＵＫ４４久喜宮代指定袋　可燃４５Ｌ１０枚　手付き</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>4977033114812</t>
+          <t>4521684218872</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>ぐでたまミニ</t>
+          <t>ＫＵＫ４５久喜宮代指定袋　可燃４５Ｌ５０枚　手付き</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4977033211368</t>
+          <t>4521684233226</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>パラリンアートＣＳティシュ７０組</t>
+          <t>ＫＧＲ０２手付きポリ袋　柄付き　Ｍサイズ</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>2026年06月30日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>4904681624967</t>
+          <t>4539060000553</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ６号　８４枚</t>
+          <t>ＴＹＩ２４豊田市燃やすごみ指定袋小３０枚</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2025年09月30日</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>4904681624981</t>
+          <t>4995860510478</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ９号　４８枚</t>
+          <t>風呂水ポンプも洗える洗たく槽クリーナー</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2024年12月01日</t>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>4995860516685</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>風呂水ポンプも洗える洗たく槽クリーナー</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>2021年10月15日</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>4904681624998</t>
+          <t>4901121208169</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>ＳＣ増量おかずカップ小判</t>
+          <t>ネピア　ネピネピトイレットロール１２ロールシングル</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>2026年05月31日</t>
+          <t>2024年04月04日</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>4901316680367</t>
+          <t>4901121267616</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>クロバーラブ　ラブメリー　布補修ボンド　４０ｇ　６８－０３６</t>
+          <t>ネピア　ネピネピトイレットロール１２ロールダブル</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>2026年05月15日</t>
+          <t>2024年04月04日</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>4901738253828</t>
+          <t>4935904216027</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>シルバー　Ｐ　せんたく糊　７５０ｇ</t>
+          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズ押入れ用</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>2026年05月15日</t>
+          <t>2022年12月02日</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>4513574015968</t>
+          <t>4935904216041</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>馬油スタイリングウォーター</t>
+          <t>デオドライＭＯＴＴＡＩＮＡＩシリーズふとん用</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2021年05月19日</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月28日</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>4902111754369</t>
+          <t>4901498200148</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>ダヴメン＋ケア（ダヴメンプラスケア）　ボディウォッシュ　クリーンコンフォート　ポンプ</t>
+          <t>敏感肌ボディソープ　泡タイプ　詰替え</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年07月16日</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>4906156038101</t>
+          <t>4973307531262</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>ヴィートメン　除毛クリーム　敏感肌用＆アフターケアクリーム</t>
+          <t>マスクストッカー　バーガーコンクス</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年07月16日</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4973307559815</t>
+          <t>4902050441023</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>竹安全箸　１６．５ｃｍ　すみっコぐらし　学園</t>
+          <t>多目的住居用　アルコール除菌スプレー　詰替え</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年07月15日</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>4973307625916</t>
+          <t>4902050800097</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>不織布子供マスク　ミッキー＆フレンズ</t>
+          <t>第一石鹸薬用手指の消毒液シャワー置き型　本体</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>2026年05月14日</t>
+          <t>2026年07月15日</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>4549980590362</t>
+          <t>4901559212516</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>ＦＣＬ３０ＥＸＤ２８ＥＦ３２Ｔ　パルックｅ－Ｄａｙ蛍光灯</t>
+          <t>ＨＥＲＳバスラボクール　星降る涼夜のバスタイム</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>2026年05月12日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>4571621442297</t>
+          <t>4902111727622</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>折り畳めるつば広リボンサンバイザー　ブラック</t>
+          <t>ラックス　バイオフュージョン　ダメージディフェンス　バイタルリペア　オイル</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>2026年05月12日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>4582559943176</t>
+          <t>4973307626470</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>ＮＩＳＨＩＫＩＮ濡れると９９％除菌するドライペーパータオル</t>
+          <t>子供立体マスク　まいぜんシスターズ＋</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>2026年05月12日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>4977033116076</t>
+          <t>4975292800477</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>アニアポケット</t>
+          <t>ウィルナックススプレー</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>2026年05月11日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>4977033117530</t>
+          <t>4582400832635</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>超宇宙刑事ギャバン　インフィニティ</t>
+          <t>Ｐ’ｓプロポリススパミストウォーター</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>2026年05月11日</t>
+          <t>2026年06月15日</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4973227318172</t>
+          <t>4571537796538</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>デンタルプロ歯間ブラシＩ字型４Ｐサイズ６（ＬＬ）</t>
+          <t>リーチ　ポップフロス　シナモン</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>2026年05月01日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>0000049795592</t>
+          <t>4902407124432</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム</t>
+          <t>スタイルメイト　プリーツ＆フリル　ピシふわミスト　無香料</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>4513574016187</t>
+          <t>4973307539466</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>ビューア　アロマ　ボディソープ</t>
+          <t>抗菌ウエットシート用フタ　アイムドラえもん</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>4548404201433</t>
+          <t>4987115545083</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>アワスター　かため　ピンク</t>
+          <t>虫コナーズ　アミ戸に貼るタイプ３６６日　無臭タイプ</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2006年08月17日</t>
+          <t>2026年06月12日</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>4901080701015</t>
+          <t>4513574016163</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>ポリグリップＳ</t>
+          <t>ビューア　アロマ　シャンプー</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年06月11日</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>4901080701114</t>
+          <t>4973307664007</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>ポリグリップＳ</t>
+          <t>デンタルキット　歯ブラシ付　ピカチュウ</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年06月10日</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>4901080703316</t>
+          <t>4987176305626</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>ポリグリップ　ムテンカ　（無添加）</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月05日</t>
         </is>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>4987977001130</t>
+          <t>4987176386441</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　無添加</t>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>4901080703415</t>
+          <t>4987176305701</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>ポリグリップ　ムテンカ　（無添加）</t>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　詰替え　特大サイズ</t>
         </is>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年06月05日</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>4987977001147</t>
+          <t>4987176386427</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　無添加</t>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香りつめかえ特大サイズ</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>2026年04月02日</t>
+          <t>2026年06月08日</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>4901080719119</t>
+          <t>4903601617065</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ無添加</t>
+          <t>ハイドロ５カスタムコンフォートホルダー（替刃１コ付）</t>
         </is>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年05月31日</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>4901080726919</t>
+          <t>4973512320477</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　極細ノズル</t>
+          <t>ヤシノミ洗剤　詰替用</t>
         </is>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>4901080727015</t>
+          <t>4973512580345</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　極細ノズル</t>
+          <t>とろみ調整食品</t>
         </is>
       </c>
       <c r="C105" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年02月28日</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>4901080730817</t>
+          <t>4987696122086</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　極細ノズル　メントール配合</t>
+          <t>うがい薬コロロ　ポンプ付</t>
         </is>
       </c>
       <c r="C106" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2023年08月25日</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>4901080730916</t>
+          <t>4973512263729</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　極細ノズル　メントール配合</t>
+          <t>スマートハイジーン　ノロアウト　ウイルス・細菌除去スプレー　４００ｍｌ</t>
         </is>
       </c>
       <c r="C107" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2023年03月31日</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>4901329260297</t>
+          <t>4901435212760</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>カネヨ水石けん</t>
+          <t>安心ローソク立て</t>
         </is>
       </c>
       <c r="C108" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>4901329500119</t>
+          <t>4904510667851</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>薬用ハンドソープ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C109" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年05月01日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>4901329500133</t>
+          <t>4904510667868</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>薬用ハンドソープ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｍサイズ　グリーン</t>
         </is>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>4901329500140</t>
+          <t>4904510667875</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>無添加せっけんハンドソープ</t>
+          <t>天然ゴム　中厚手　ＳＰ－８　Ｌサイズ　グリーン</t>
         </is>
       </c>
       <c r="C111" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4901329500157</t>
+          <t>4904510996326</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>無添加泡のせっけんボディーソープ</t>
+          <t>ニトリル　極うす手袋　オートミール　内面加工　Мサイズ</t>
         </is>
       </c>
       <c r="C112" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>4901435215136</t>
+          <t>4904510996333</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>お香のようなお線香　サボン＆シトラス</t>
+          <t>ニトリル極うす手袋オートミール内面加工５０枚Ｌ</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>4901435215143</t>
+          <t>4904510997187</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>お香のようなお線香　ユーカリ＆ラベンダー</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｓサイズ　ピンク</t>
         </is>
       </c>
       <c r="C114" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>4901797034062</t>
+          <t>4904510997194</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>化粧石けんシャボン玉浴用</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ピンク</t>
         </is>
       </c>
       <c r="C115" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>4903018112337</t>
+          <t>4904510997200</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>柳屋　ヘアリキッド　＜微香性シトラス＞</t>
+          <t>樹から生まれた手袋　グッドネ　薄手　Ｍサイズ　ブルー</t>
         </is>
       </c>
       <c r="C116" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4903018202267</t>
+          <t>4904510997217</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>柳屋あんず油　髪のウォーターＴ</t>
+          <t>樹から生まれた手袋グッドネ薄手Ｌブルー</t>
         </is>
       </c>
       <c r="C117" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>4903301168881</t>
+          <t>4906156036237</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用大型サイズ</t>
+          <t>デュレックス　潤滑ゼリー　ウォーム</t>
         </is>
       </c>
       <c r="C118" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4903301186427</t>
+          <t>4906156100228</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>デンター　クリアＭＡＸ　ナチュラルミント　縦型</t>
+          <t>クレアラシル　薬用　洗顔フォーム　マイルド</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4903301214441</t>
+          <t>4906156500653</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用大型</t>
+          <t>フィニッシュ　リンス</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>4906156501636</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>フィニッシュリンス</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月19日</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4903301238980</t>
+          <t>4906156602760</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　本体</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｍ</t>
         </is>
       </c>
       <c r="C121" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4903301277835</t>
+          <t>4906156602777</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　本体</t>
+          <t>メディキュット　骨盤サポート　ヒップアップガードル　Ｌ</t>
         </is>
       </c>
       <c r="C122" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4903301277842</t>
+          <t>4906156801637</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　クリアジェル　つめかえ用</t>
+          <t>ノータッチ　フルーティフレッシュ　詰替え</t>
         </is>
       </c>
       <c r="C123" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4903301277866</t>
+          <t>4906156802764</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　本体</t>
+          <t>ミューズ　ノータッチ　ピーチローズ　つけかえボトル</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>4903301277972</t>
+          <t>4973202504118</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）クリスタ　消臭ジェル　つめかえ用</t>
+          <t>ベビー清浄綿</t>
         </is>
       </c>
       <c r="C125" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>4903301291299</t>
+          <t>4973202611861</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　フレッシュフローラルの香り　詰替え用　大型サイズ</t>
+          <t>セフティハンター　厚手大判</t>
         </is>
       </c>
       <c r="C126" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4903301291305</t>
+          <t>4973512258688</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　リッチソープの香り　詰替え用　大型サイズ</t>
+          <t>アラウ．ベビー　ミルキーローション</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>4903301293064</t>
+          <t>4973512259296</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>システマ　ハグキプラス　プレミアムハミガキ　エレガントフルーティミント</t>
+          <t>アラウ．ベビー　ミルキーローション　詰替え</t>
         </is>
       </c>
       <c r="C128" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>4903301293101</t>
+          <t>4973512259463</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>システマ　ハグキプラス　プレミアムハミガキ　フレッシュクリスタルミント</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤</t>
         </is>
       </c>
       <c r="C129" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4903301311270</t>
+          <t>4973512259487</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>システマ　ハグキプラス　プレミアムハミガキ　ロイヤルハーブミント</t>
+          <t>アラウ．ベビー　やわらか消臭仕上げ剤　詰替用</t>
         </is>
       </c>
       <c r="C130" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4903301326403</t>
+          <t>4973512263415</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるタイプ　フローラルブーケの香り　本体</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　詰替え</t>
         </is>
       </c>
       <c r="C131" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4903301326427</t>
+          <t>4973512263439</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくるタイプ　クリーミーソープの香り　本体</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ　本体</t>
         </is>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>4903301339670</t>
+          <t>4973512263446</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>ｈａｄａｋａｒａ（ハダカラ）ボディソープ　泡で出てくる薬用ピュアマイルドタイプやさしいソープの香り　本体</t>
+          <t>ハンドラボ　薬用　泡ハンドソープ</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月03日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4903301347071</t>
+          <t>4973512263897</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　本体</t>
+          <t>ＳＡＲＡＹＡ　ウイルス細菌除去スプレー</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4903301347446</t>
+          <t>4973512308499</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　本体</t>
+          <t>アラウ　洗たく用せっけん</t>
         </is>
       </c>
       <c r="C135" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4903301363576</t>
+          <t>4973512308581</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　本体</t>
+          <t>アラウ　洗たく用せっけん詰替え</t>
         </is>
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4903301363644</t>
+          <t>4973512308741</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用</t>
+          <t>アラウ　洗たく用せっけん　詰替え</t>
         </is>
       </c>
       <c r="C137" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4903301363712</t>
+          <t>4973512308765</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）フレッシュピーチの香り　つめかえ用大型サイズ</t>
+          <t>アラウ　洗たく用せっけんゼラニウム</t>
         </is>
       </c>
       <c r="C138" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4903301363897</t>
+          <t>4973512308772</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用</t>
+          <t>アラウ　洗たくせっけん　ゼラニウム　詰替え</t>
         </is>
       </c>
       <c r="C139" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年08月31日</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4903301364283</t>
+          <t>4903111253173</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用　大型サイズ</t>
+          <t>チャームナップ長時間快適用消臭タイプ</t>
         </is>
       </c>
       <c r="C140" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年08月21日</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>4903301364429</t>
+          <t>4210201347828</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　シトラスミントの香り　つめかえ用特大サイズ</t>
+          <t>オーラルＢ　ＰＲＯ　６００　ブラックエディション　Ｚ</t>
         </is>
       </c>
       <c r="C141" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4903301364450</t>
+          <t>4543268105187</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　つめかえ用</t>
+          <t>クレンジングジェルバーム</t>
         </is>
       </c>
       <c r="C142" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>4903301364573</t>
+          <t>4543268107761</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　ホワイトローズの香り　つめかえ用大型サイズ</t>
+          <t>ナイトモイスチャーローション</t>
         </is>
       </c>
       <c r="C143" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4903301364580</t>
+          <t>4543268108560</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用</t>
+          <t>ＬＵＬＵＭＩＮＡモーニングモイスチャーローション</t>
         </is>
       </c>
       <c r="C144" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4903301364597</t>
+          <t>4543268109758</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）除菌＋（プラス）つめかえ用　大型サイズ</t>
+          <t>シャルドネ香るシートマスク</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4903301364672</t>
+          <t>4543268110006</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）速乾＋（プラス）カラッと除菌　クリアレモンの香り　つめかえ用大型サイズ</t>
+          <t>あんずとアゼライン酸フェイス＆ネックマスク</t>
         </is>
       </c>
       <c r="C146" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>4903301364733</t>
+          <t>4901234381513</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ（チャーミー）泡のチカラ　手肌プレミアム　つめかえ用大型サイズ</t>
+          <t>ミーアンドハー　ミルキィグロスジェル</t>
         </is>
       </c>
       <c r="C147" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>4903301364795</t>
+          <t>4901234381995</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用</t>
+          <t>ミーアンドハー　ミルキィグロスジェル　モアシャイン</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>4903301364863</t>
+          <t>4902125384811</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　大型サイズ　７１０ＭＬ</t>
+          <t>かゆらぎ　今昔香　沈香</t>
         </is>
       </c>
       <c r="C149" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>4903301364870</t>
+          <t>4902125384835</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>ＣＨＡＲＭＹ　Ｍａｇｉｃａ（チャーミーマジカ）酵素＋（プラス）オレンジの香り　つめかえ用　特大サイズ　１０２０ＭＬ</t>
+          <t>かゆらぎ　今昔香　金木犀</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月10日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>4904681637264</t>
+          <t>4902125384842</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>アルミタレ皿１３．５ｃｍ</t>
+          <t>かゆらぎ　今昔香　桜</t>
         </is>
       </c>
       <c r="C151" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>4931839218174</t>
+          <t>4902125384859</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>うちがわパリッ！とゼイ沢マスク　ワイド</t>
+          <t>かゆらぎ　今昔香　緑茶</t>
         </is>
       </c>
       <c r="C152" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>4987246673082</t>
+          <t>4902806130607</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　トータルプロテクションＥＸ</t>
+          <t>ゼットフェイス　フェイストレーニング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>4987246673099</t>
+          <t>4902806130614</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　トータルプロテクションＥＸ</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルクリーム</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>4987977000287</t>
+          <t>4902806130621</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　安定＆快適フィットＥＸ</t>
+          <t>ゼットフェイス　バイタライジング　ミネラルエッセンス</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>4987977000294</t>
+          <t>4973202414042</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>新ポリグリップ　安定＆快適フィットＥＸ</t>
+          <t>うふっと　スウヨタオルふんわり大判ロールタイプ</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>2026年04月30日</t>
-[...14 lines deleted...]
-          <t>2026年04月02日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4901221020302</t>
+          <t>4973202703016</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Ｂ－Ｄ３　舌クリ－ナ－・ラバ－グリップ</t>
+          <t>油流し隊</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
-[...14 lines deleted...]
-          <t>2026年02月24日</t>
+          <t>2026年07月31日</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4901221162002</t>
+          <t>4548404102242</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>プライムパックスタッフ　絶品ごはん保存</t>
+          <t>クリピカ　汚れ落ち抜群クロス</t>
         </is>
       </c>
       <c r="C158" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>4901221162019</t>
+          <t>4562384608204</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>プライムパックスタッフ　絶品ごはん保存</t>
+          <t>ミライパウダー　納豆</t>
         </is>
       </c>
       <c r="C159" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
-[...14 lines deleted...]
-          <t>2026年02月24日</t>
+          <t>2026年07月13日</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>4901221162101</t>
+          <t>4995860518672</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>プライムパックスタッフ　絶品ごはん保存大盛り</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤　詰替え</t>
         </is>
       </c>
       <c r="C160" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年07月10日</t>
         </is>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>4901221532706</t>
+          <t>4995860519242</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>極上ごはん冷凍保存容器　大盛</t>
+          <t>６タイプの酵素が効くエリ・そで洗剤バブルＥＸ　つめかえ用</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>2026年02月24日</t>
+          <t>2026年07月21日</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>4901221162118</t>
+          <t>4901105258319</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>プライムパックスタッフ　絶品ごはん保存大盛り</t>
+          <t>貼りつくバスクリーナー　ピンク　ＢＸ８０１</t>
         </is>
       </c>
       <c r="C161" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
-[...14 lines deleted...]
-          <t>2026年02月24日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4901221530702</t>
+          <t>4902111777238</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>パックスタッフ　フィットロック　３００ｍｌ</t>
+          <t>ラックス　バスグロウ　ストレートアンドシャイン　シャンプー　ポンプ</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
-[...14 lines deleted...]
-          <t>2026年02月24日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4901221530900</t>
+          <t>4967576673730</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>パックスタッフ　フィットロック　７００ｍｌ</t>
+          <t>ＤＡＩＬＹ　ＦＩＴ　ＭＡＳＫ　フィルタープラス　立体ふつうサイズ　ペールベージュ×ボルドー　ＲＮ－Ｈ５ＳＵＦ</t>
         </is>
       </c>
       <c r="C163" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
-[...14 lines deleted...]
-          <t>2026年02月24日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>4902011722208</t>
+          <t>4973307546495</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>エリエールフラワープリントコンパクトダブル</t>
+          <t>抗菌ストローコップ　カーズ</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>2026年04月27日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4902011820140</t>
+          <t>4973307590122</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>エリエール消臭＋トイレットナチュラルクリア消臭プラスダブル</t>
+          <t>化粧筆セット　ディズニー　プリンセス</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
-          <t>2026年04月27日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4901957125074</t>
+          <t>4987176356239</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>マッキン　アルコール綿　（マッキンワイパー）</t>
+          <t>レノア　アロマジュエル　ホワイトフローラル＆サボンの香り　本体</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>2026年04月23日</t>
+          <t>2026年07月08日</t>
+        </is>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t>4987176404169</t>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>レノアアロマジュエルジャスミンローズの香り本体</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月27日</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4977033311914</t>
+          <t>4987973221266</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>サンリオキャラクターズナチュラル１２ロールＷ</t>
+          <t>三次元ダイヤモンドマスク　プラチナシリーズ　フリーサイズ　クイーンパープル</t>
         </is>
       </c>
       <c r="C167" s="0" t="inlineStr">
         <is>
-          <t>2026年04月15日</t>
+          <t>2026年07月08日</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4582470221292</t>
+          <t>4525636322969</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>ふんわり手口ふき水９９％　８０枚</t>
+          <t>ボディスポンジ２　ハンギョドン</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>2026年04月13日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4902111773407</t>
+          <t>4571537797214</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>ダウ゛　ディープピュア　クリーミー泡洗顔料</t>
+          <t>リーチクライデン　ピュアミントの香り</t>
         </is>
       </c>
       <c r="C169" s="0" t="inlineStr">
         <is>
-          <t>2026年04月13日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4964596700170</t>
+          <t>4973227314563</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>サナ　ニューボーン　ラスティングＷブロウＥＸ　Ｎ　０２</t>
+          <t>デンタルプロ歯間ブラシ　Ｉ字　５０Ｐ　サイズ２（ＳＳ）</t>
         </is>
       </c>
       <c r="C170" s="0" t="inlineStr">
         <is>
-          <t>2026年04月13日</t>
+          <t>2026年07月07日</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4560452210458</t>
+          <t>4902125384828</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>薬用ハニッククリームノンステイン　８５ｇ</t>
+          <t>かゆらぎ　今昔香　白檀</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年07月06日</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4582400832642</t>
+          <t>4573475401635</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Ｐ’ｓモイスチャースパミストウォーター</t>
+          <t>エアコン室外機保護パネル</t>
         </is>
       </c>
       <c r="C172" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4901329500164</t>
+          <t>4987241190874</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>レモン石鹸ハンドソープ</t>
+          <t>スキンアクア　スーパーモイスチャー　エッセンス</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
-[...14 lines deleted...]
-          <t>2026年05月01日</t>
+          <t>2026年07月01日</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4978951040757</t>
+          <t>4513574037502</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>ハーバルフレッシュコンパクトフレッシュオレンジ</t>
+          <t>麗白　ハトムギ　ボディローション　無香料タイプ</t>
         </is>
       </c>
       <c r="C174" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4978951040764</t>
+          <t>4570084523628</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>ハーバルフレッシュコンパクトグリーンライム８００</t>
+          <t>すべり止めシール　肉球ピタット　Ｓ</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>2026年04月10日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4987246641203</t>
+          <t>4570084523635</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>バイオティーン　マウスウォッシュ</t>
+          <t>すべり止めシール　肉球ピタット　Ｍ</t>
         </is>
       </c>
       <c r="C176" s="0" t="inlineStr">
         <is>
-          <t>2026年04月09日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4973307573071</t>
+          <t>4570084523642</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>不織布マスク　チップ＆デール</t>
+          <t>すべり止めシール　肉球ピタット　Ｌ</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>2026年04月08日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4901750211660</t>
+          <t>4570084524809</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>クリネックスソフティホワイト</t>
+          <t>ＡＷＡＮソープディスペンサー</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4901750251079</t>
+          <t>4570084524939</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>クリネックスシスティブルー</t>
+          <t>ＭＯＣＯＮＡペット用ドライタオル</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年04月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4902011830682</t>
+          <t>4571113802158</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>エリエール　サージカルマスク　ふつう</t>
+          <t>全身洗浄料ＩＣＥじゃん詰替用</t>
         </is>
       </c>
       <c r="C180" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
-[...14 lines deleted...]
-          <t>2026年03月23日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4902050210667</t>
+          <t>4571113808037</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>ＦＵＮＳ（ファンス）ラグジュアリー柔軟剤Ｎｏ８９　つめかえ用</t>
+          <t>泡ボディソープレモン　本体</t>
         </is>
       </c>
       <c r="C181" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4956810236664</t>
+          <t>4571113808044</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>バリューチョイス　キッチンスポンジ　ハードタイプ</t>
+          <t>泡ボディソープ椿咲　本体</t>
         </is>
       </c>
       <c r="C182" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4995742003463</t>
+          <t>4571113808150</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>便器ガンコ汚れ凄落ち　スポンジ付き</t>
+          <t>オリエンタルムスクボディソープ本体</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
-          <t>2026年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4972525020763</t>
+          <t>4571113808273</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>匠の技グルーミングキットＳＢ</t>
+          <t>Ｃプラス泡ボディソープ本体</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>2026年03月06日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4987205013638</t>
+          <t>4571113808358</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>シエロヘアカラーＥＸクリーム　２ＣＰ　カシスピンク</t>
+          <t>Ｃプラスレモン石鹸</t>
         </is>
       </c>
       <c r="C185" s="0" t="inlineStr">
         <is>
-          <t>2025年10月29日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4901121263502</t>
+          <t>4901405006528</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>ネピアプレミアムソフトトイレットロール日本の美１．５倍巻８ロールダブル桜</t>
+          <t>香りの記憶チョコレートバラ詰</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>2025年08月30日</t>
-[...14 lines deleted...]
-          <t>2025年09月22日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>4902727012433</t>
+          <t>4901435212074</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>ＨＡＮＡＴＡＢＡ２倍巻き１２ＲＳ</t>
+          <t>花げしきプチ　さくら</t>
         </is>
       </c>
       <c r="C187" s="0" t="inlineStr">
         <is>
-          <t>2025年05月01日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4970123092106</t>
+          <t>4901435212081</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>圧倒的に交換回数が減るトイレットペーパーシュシュプリント４ロールダブル２倍巻き</t>
+          <t>花げしきプチ　ばら</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>2025年03月31日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4978554113438</t>
+          <t>4901435212098</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>ピーターラビットソフトパックティシュ１８０組５個パック</t>
+          <t>花げしきプチ　ラベンダー</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
-          <t>2025年02月28日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>2026年05月19日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4901616309883</t>
+          <t>4901435212104</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>ＶＯ５ＳＫヘアスプレイＥハード無香５０Ｇ</t>
+          <t>花げしきプチ　しゃぼん</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
           <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>2026年04月28日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4570084521372</t>
+          <t>4901435212111</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>泡立ちコゲ取りスポンジ</t>
+          <t>花げしきプチ　森林</t>
         </is>
       </c>
       <c r="C191" s="0" t="inlineStr">
         <is>
-          <t>2026年05月29日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4987176297228</t>
+          <t>4901435212128</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>花げしきプチ　白檀</t>
         </is>
       </c>
       <c r="C192" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4987176297273</t>
+          <t>4903367093608</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+          <t>バスタブクリーナー詰替用</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4987176297303</t>
+          <t>4903367093639</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>アロエマイルド食器用洗剤　詰替用</t>
         </is>
       </c>
       <c r="C194" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4987176297310</t>
+          <t>4903367093653</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>トイレ泡クレンジング大容量　詰替用</t>
         </is>
       </c>
       <c r="C195" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4987176297327</t>
+          <t>4903367093684</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　スカイブリーズ</t>
+          <t>オリエンタルムスク消臭剤詰替用</t>
         </is>
       </c>
       <c r="C196" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4987176297334</t>
+          <t>4903367093943</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　グリーンミスト</t>
+          <t>柔軟剤ウルトラ消臭クエン酸イン詰替用</t>
         </is>
       </c>
       <c r="C197" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4987176297341</t>
+          <t>4903367306340</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>アロエマイルド食器用洗剤　本体</t>
         </is>
       </c>
       <c r="C198" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4987176297358</t>
+          <t>4903367306371</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>トイレ泡クレンジング　本体</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4987176297365</t>
+          <t>4973202414110</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フルーツシトラスブリーズ</t>
+          <t>コットン・ラボ　うふっとスウヨタオルふんわり携帯用</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4987176297389</t>
+          <t>4977033411591</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>かんたん除菌ウエットノンアルコール</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月30日</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4987176297396</t>
+          <t>4976558004615</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+          <t>ライフフェイシャルタオル２５枚入</t>
         </is>
       </c>
       <c r="C202" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月29日</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4987176297419</t>
+          <t>4977033411522</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　フローラルブリーズ</t>
+          <t>ポケモンノンアル除菌ウェット２０枚</t>
         </is>
       </c>
       <c r="C203" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月26日</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4987176297426</t>
+          <t>4931839218037</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ふんわりシャボンの香り</t>
+          <t>にゃんとクールなひんやりシート　ミケ柄</t>
         </is>
       </c>
       <c r="C204" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4987176297433</t>
+          <t>4931839218044</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　タバコ用　イオンアクア</t>
+          <t>にゃんとクールなひんやりシート　サバトラ柄</t>
         </is>
       </c>
       <c r="C205" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4987176304605</t>
+          <t>4931839218051</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>にゃんとクールなひんやりシート　ハチワレ柄</t>
         </is>
       </c>
       <c r="C206" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4987176304612</t>
+          <t>4931839218068</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>ファブリーズ　イージークリップ　ホワイトムスク</t>
+          <t>にゃんとクールなひんやりネックリング　ミケ柄</t>
         </is>
       </c>
       <c r="C207" s="0" t="inlineStr">
         <is>
-          <t>2026年05月22日</t>
-[...14 lines deleted...]
-          <t>2026年05月25日</t>
+          <t>2026年06月25日</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>2026年04月14日</t>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208" s="0" t="inlineStr">
+        <is>
+          <t>4931839218075</t>
+        </is>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>にゃんとクールなひんやりネックリング　ハチワレ柄</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" s="0" t="inlineStr">
+        <is>
+          <t>4931839218082</t>
+        </is>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>にゃんとクールなひんやりネックリング　サバトラ柄</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" s="0" t="inlineStr">
+        <is>
+          <t>4987067465309</t>
+        </is>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>新ぬくぬく当番　貼らない　レギュラー</t>
+        </is>
+      </c>
+      <c r="C210" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211" s="0" t="inlineStr">
+        <is>
+          <t>4987067465408</t>
+        </is>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>新ぬくぬく当番貼らないレギュラー</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" s="0" t="inlineStr">
+        <is>
+          <t>4987067466504</t>
+        </is>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>新ぬくぬく当番貼らないミニ</t>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" s="0" t="inlineStr">
+        <is>
+          <t>4987067466801</t>
+        </is>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>新ぬくぬく当番貼るミニ</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" s="0" t="inlineStr">
+        <is>
+          <t>4987067466900</t>
+        </is>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>新ぬくぬく当番貼るミニ</t>
+        </is>
+      </c>
+      <c r="C214" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" s="0" t="inlineStr">
+        <is>
+          <t>4987067827701</t>
+        </is>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　くつ用</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t>4987973222614</t>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　くつ用</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" s="0" t="inlineStr">
+        <is>
+          <t>4987067828005</t>
+        </is>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　靴下用</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
+          <t>4987973222638</t>
+        </is>
+      </c>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>ホッカイロ　くつ下用</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月04日</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" s="0" t="inlineStr">
+        <is>
+          <t>4987067843206</t>
+        </is>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>ぬくぬく当番　くつ用</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="0" t="inlineStr">
+        <is>
+          <t>4987067843503</t>
+        </is>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>ぬくぬく当番　くつ下用</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月25日</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" s="0" t="inlineStr">
+        <is>
+          <t>4964495600854</t>
+        </is>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>キッズハミガキ　ストロベリー</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月10日</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t>4964495600113</t>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>あわだたないこどもハミガキ　いちご香味</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>2006年06月01日</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" s="0" t="inlineStr">
+        <is>
+          <t>4987176301574</t>
+        </is>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ　Ｗ除菌＋消臭　プレミアム　パステルフローラル＆ブロッサムの香り　本体</t>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月05日</t>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <t>4987176386526</t>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <t>ファブリーズ消臭＋除菌プレミアムパステルフローラル＆ブロッサムの香り本体</t>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月08日</t>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" s="0" t="inlineStr">
+        <is>
+          <t>4903301348887</t>
+        </is>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <t>業務用　プロ用リードペーパー１００　大サイズ</t>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <t>2025年07月10日</t>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <t>4901670118223</t>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <t>プロ用リードペーパー大サイズ１００枚×２ロール</t>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <t>2026年04月01日</t>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月14日</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" s="0" t="inlineStr">
+        <is>
+          <t>4901525010955</t>
+        </is>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>バウンシア　ボディソープ　ホワイトソープの香り　ポンプ付</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月01日</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" s="0" t="inlineStr">
+        <is>
+          <t>4901601178920</t>
+        </is>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>ＫＫ　ソフトスパチュラ</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t>4901601188202</t>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>ＤＨ８２３６　ＫＫ　シリコーンソフトスパチュラ</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月01日</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="0" t="inlineStr">
+        <is>
+          <t>4901601213775</t>
+        </is>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <t>軽いフライパン（ＩＨ対応）　２６ＣＭ</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t>4901601189360</t>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>ＤＷ５７０１　Ｎ　軽いフライパン（ＩＨ対応）　２６ｃｍ</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月20日</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="0" t="inlineStr">
+        <is>
+          <t>4901601213805</t>
+        </is>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <t>軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <t>4901601189391</t>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <t>ＤＷ５７０４　Ｎ　軽いフライパン（ＩＨ対応）　３２ｃｍ</t>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月20日</t>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" s="0" t="inlineStr">
+        <is>
+          <t>4904070062684</t>
+        </is>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <t>日本酒のラクうるジェルクリーム</t>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <t>4904070080305</t>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <t>日本酒のオールインワンジェルクリーム</t>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <t>2026年08月03日</t>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227" s="0" t="inlineStr">
+        <is>
+          <t>4987176292452</t>
+        </is>
+      </c>
+      <c r="B227" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" s="0" t="inlineStr">
+        <is>
+          <t>4987176292599</t>
+        </is>
+      </c>
+      <c r="B228" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D228" s="0" t="inlineStr">
+        <is>
+          <t>4987176402646</t>
+        </is>
+      </c>
+      <c r="E228" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄローズ＆グルーミングブーケの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F228" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229" s="0" t="inlineStr">
+        <is>
+          <t>4987176292766</t>
+        </is>
+      </c>
+      <c r="B229" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D229" s="0" t="inlineStr">
+        <is>
+          <t>4987176402493</t>
+        </is>
+      </c>
+      <c r="E229" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄフレッシュフラワー＆サボンの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F229" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230" s="0" t="inlineStr">
+        <is>
+          <t>4987176292797</t>
+        </is>
+      </c>
+      <c r="B230" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　爽やかおひさまとフレッシュサボンの香り　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C230" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231" s="0" t="inlineStr">
+        <is>
+          <t>4987176336385</t>
+        </is>
+      </c>
+      <c r="B231" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232" s="0" t="inlineStr">
+        <is>
+          <t>4987176147820</t>
+        </is>
+      </c>
+      <c r="B232" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　ポンプ</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233" s="0" t="inlineStr">
+        <is>
+          <t>4987176147837</t>
+        </is>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" s="0" t="inlineStr">
+        <is>
+          <t>4987176147868</t>
+        </is>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　シャンプー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" s="0" t="inlineStr">
+        <is>
+          <t>4987176147875</t>
+        </is>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　うるつや　トリートメント　つめかえ</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" s="0" t="inlineStr">
+        <is>
+          <t>4987176147882</t>
+        </is>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　ポンプ</t>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="0" t="inlineStr">
+        <is>
+          <t>4987176147899</t>
+        </is>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　ポンプ</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="0" t="inlineStr">
+        <is>
+          <t>4987176147929</t>
+        </is>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　シャンプー　つめかえ</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" s="0" t="inlineStr">
+        <is>
+          <t>4987176147936</t>
+        </is>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　さらつや　トリートメント　つめかえ</t>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" s="0" t="inlineStr">
+        <is>
+          <t>4987176170767</t>
+        </is>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <t>和の実　ｂｙ　ヘアレシピ　とろとろトリートメントヘアマスク</t>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月24日</t>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月30日</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241" s="0" t="inlineStr">
+        <is>
+          <t>4901329220918</t>
+        </is>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <t>無香料おふろの洗剤</t>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月31日</t>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月16日</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242" s="0" t="inlineStr">
+        <is>
+          <t>4987176292438</t>
+        </is>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　華やかおひさまとプレミアムブロッサムの香り　詰替え　超メガジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243" s="0" t="inlineStr">
+        <is>
+          <t>4987176292759</t>
+        </is>
+      </c>
+      <c r="B243" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　心安らぐホワイトラベンダー＆ジャスミンの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C243" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D243" s="0" t="inlineStr">
+        <is>
+          <t>4987176402738</t>
+        </is>
+      </c>
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄグリーンティー＆ネロリの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" s="0" t="inlineStr">
+        <is>
+          <t>4987176336323</t>
+        </is>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>ボールド　ジェルボール４Ｄ　ホワイトティー＆フローラルの香り　詰替え　テラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月25日</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t>4987176402554</t>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>ボールドジェルボール４Ｄホワイトティー＆フローラルの香りつめかえテラジャンボサイズ</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>2026年09月18日</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>2026年06月02日</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" s="0" t="inlineStr">
+        <is>
+          <t>4987115240735</t>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>蚊がいなくなるカトリス　蚊よけ　電池式　ｆｏｒレジャー</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>2026年07月17日</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>2023年07月25日</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>